--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques HAURY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8628-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral discrimination of Eichhornia crassipes covers, in the red edge and near infrared in a Mediterranean river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra Ghoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (11), pp.3619-3635. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology and ecology of Pontederia crassipes in a Mediterranean river in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra Ghoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abou Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188 (103681), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2023.103681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-acting self-incompatible system, preferential allogamy and delayed selfing in the heteromorphic invasive populations of Ludwigia grandiflora subsp. hexapetala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Octavio Portillo Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐incompatibility limits sexual reproduction rather than environmental conditions in an invasive water primrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Portillo Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant-Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.74-86. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pei3.10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche exploratoire sur la fertilité des populations et des graines de renouées asiatiques des Côtes d'Armor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Remote Sensing Based on an FVC Reference Period Using Sentinel-2 for Monitoring Eichhornia crassipes on a Mediterranean River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra Ghoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1856. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Macrophyte Traits to Herbivory and Neighboring Species Integration of the Functional Trait Framework in the Context of Ecological Invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1981. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience - Éco-pâturage caprin de la renouée du Japon sur zone humide en Mayenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Renouées envahissantes - Connaissances, gestions et perspectives, 27, pp.92-95. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of macrophyte distribution: The role of natural vs anthropogenic physical disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal indirect facilitation between an invasive macrophyte and an invasive crayfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and control methods of invasive alien freshwater aquatic plants: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mjjm Verhofstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. M. C. Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.112-137. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the salt stress vulnerability of three invasive freshwater plant species using a metaolic profiling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Berardocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 175, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation socio-économique et gestion des invasions biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Atlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup12, pp.172-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des macrophytes sur les conditions d’écoulement et sur la sédimentation des particules en suspension dans les petits cours d’eau : une étude expérimentale utilisant de la végétation artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.231-245. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034012ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which adaptations of some invasive [i]Ludwigia spp.[/i] (Rosidae, Onagraceae) populations occur in contrasting hydrological conditions in Western France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teipotemarama Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 737 (1), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-014-1815-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions biologiques dans le Parc naturel régional de Brière : présentation d’une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des macrophytes et des humains : quel avenir possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.78-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles mauvaises herbes en zones humides : les formes terrestres des Jussies invasives sur prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes, partenaires ou concurrents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal plasticity of Ludwigia grandiflora under light and water depth gradients: An outdoor mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (7), pp.430-437. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater management techniques from ancient civilizations to modern ages : examples from South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Hollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.719-726. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2013.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A success story: water primroses, aquatic plant pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (5), pp.790-803. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of the invasive macrophyte Ludwigia grandiflora in its introduced range: Competition, facilitation or coexistence with native and exotic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107, pp.8-16. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using functional approaches to study phytoplankton communities in a temperate region exposed to tropical species dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. (de), Leitão, M. Tezano Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 702 (1), pp.267-282. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-012-1330-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of two invasive macrophyte species to salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 686, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-012-1013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological assessment of French Atlantic lakes based on phytoplankton, phytobenthos and macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (8), pp.4685-4708. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-011-2295-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon availability limits potential denitrification in watercress farm sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M. Laverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the biomass production of invasive Ludwigia species and physical properties of habitats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 656 (1), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-010-0440-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the biomas production of invasive Ludwigia species and physical properties of habitats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 656, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical phytoplankton taxa in Aquitaine lakes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 639 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-009-0029-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical phytoplankton taxa in Aquitaine lakes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 639, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between channelization structures, environmental characteristics, and plant communities in four French streams in the Seine-Normandy catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the North American Benthological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.596-610. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1899/08-139.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of water, sediment, and plants for the monitoring of antibiotics: a case study on a river dedicated to fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.496-502. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/08-238.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual reproduction of two alien invasive Ludwigia (Onagraceae) on the middle Loire River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00358198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrevisses invasives et respect de la directive cadre sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lelchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.65-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bio-indication et les indices macrophytiques, outils d'évaluation et de diagnostic de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de macrophytes : typologie, dynamique et production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-compartiments et rôles fonctionnels des macrophytes dans les hydrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Barrat-Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial : Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00321638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des macrophytes et habitats aquatiques rares et protégés sur le territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes aquatiques d'eau douce : biologie, écologie et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lichens, bryophytes, ptéridophytes et phanérogames aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local distribution of macrophytes and consequences for sampling methods in large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Breugnot, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 610, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-008-9418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des communautés végétales aux conditions environnementales : perturbations ou contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to assess water trophy and organic pollution - the Macrophyte Biological Index for Rivers (IBMR): its application to different types of river and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), 153-158 +supl. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Organising knowledge on aquatic plants: the European weed research society and scientific networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Caffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0192-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes in aquatic ecosystems: from biology to management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Caffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between macrophytic vegetation and physical features of river habitats: the need for a morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations of Myriophyllum alterniflorum L. as bioindicators of pollution in acidic to neutral rivers in the Limousin region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cook-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0162-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoneworts (Characeae) and associated macrophyte species as indicators of water quality and human activities in the Pays-de-la-Loire region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert-Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clemenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.107-115. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0169-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Aquatic Macrophytes to Assess Fish Farm Pollution in Two Salmon Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytic Communities Inhabiting the Huveaune (South-East France), a River Subject to Natural and Anthropic Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Cazaubon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4458-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of environmental factors and regulation on macrophyte vegetation along three rivers in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication using vegetation of three regulated rivers under agr-industrial pressure in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des peuplements de macrophytes aquatiques en grand cours d`eau: premiers résultats sur l`hydrosystème Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, p. 37 - p. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des piscicultures sur les peuplements macrophytiques en rivières à Salmonidés. Comparaisons éco-régionales et évolutions temporelles sur la période 1981-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.88-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proliférations végétales aquatiques en France : caractères biologiques et écologiques des principales espèces et milieux propices : 2 Impact sur les écosystèmes et intérêt pour le contrôle des proliférations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365-366, pp.259-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic plant proliferations in france: biological and ecological features of the main species and favourable environments.ii. impact on ecosystems and interest for plants management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365/366, pp.259-280. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proliférations végétales aquatiques en France : caractères biologiques et écologiques des principales espèces et milieux propices : 1 Bilan d'une synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365-366, pp.237-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte biotypologies of rivers in Lozère: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Binesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Codhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Proceedings: Internationale Vereinigung für Theoretische und Angewandte Limnologie: Verhandlungen </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27, pp.3510-3517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perturbations on the aquatic vegetation of regulated river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 357-60, pp.169--189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2001043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de la végétation macrophytique des rivières et affluents de la Vienne et de la Gartempe (Limousin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghestem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 147 (2), pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations temporelles des populations de Caldesia parnassifloia (L.) Parlatore dans les étangs de la Brenne area (Indre, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otto-Bruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 147 (4), pp.375-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession of Egeria densa in a drinking water reservoir in Morbihan (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jigorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 415, pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession of Egeria Densa in a drinking water reservoir in Morbihan (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jigorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 415, pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of nitrate reductase activity to ammonium in three populations of Elodea Canadensis Michx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (2), pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte cover and standing crop in the river Scorff and its tributaries (Brittany, northwestern France) : scale, patterns and process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouesse Aidara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 415, pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode milieu et végétaux aquatiques fixés à douze rivières françaises : typologie floristique préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/1998012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle des groupements végétaux d'un étang angevin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert-Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerlesquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (1), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode &amp;quot;Milieu et végétaux aquatiques fixés&amp;quot; à 12 rivières françaises : typologie floristique préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 71 (350-351), pp.693-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductions de macrophytes aquatiques et riverains dans les hydrosystèmes français métropolitains : essai de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Planty Tabacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 344-345, pp.407-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductions de macrophytes aquatiques et riverains dans les hydrosystèmes français métropolitains : essai de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Planty-Tabacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 344-345, pp.407-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences écologiques des introductions dans les hydrosystèmes : essai de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pattee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 344-345, pp.455-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques: une métrique de l'environnement en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (3), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indices macrophytiques pour estimer la qualité des cours d'eau français : premières propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4), pp.233-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes, facteur structurant de l'habitat piscicole en rivière à Salmonidae. Etude de microrépartition sur un secteur végétalisé du Scorff (Bretagne-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (3), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the bioindicator capacity of aquatic macrophytes using multivariate-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grasmück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300-301, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00024453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rivière du piémont pyrénéen : la Nivelle (Pays Basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta biologica montana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11, pp.113-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fish farm pollution on phytocenoses in an acidic river (the river Scorff, South Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 142 (6), pp.639-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial and temporal organization in a salmonid brook in relation to physical factors and macrophytic vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300-301, pp.269-277. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00024467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and typology of fish habitat in the main stream of a breton coastal river (Elorn-Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300-301, pp.259-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of macrophyte distribution within a breton brook compared with other study scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31, pp.349-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites des &amp;quot;indices macrophytes&amp;quot; pour qualifier la mésologie et la physico-chimie des cours d'eau: exemples armoricains, picards et lorrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 29 (3-4), pp.239-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-utilization and intensification in two Brittany wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21 (3), pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gel et la deprise des terres dans le Massif Armoricain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes du Trieux (Bretagne-Nord): II-Analyse des relations especes-milieu physique par la methode des profils ecologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 11 (4), pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gel et la déprise des terres dans le Massif armoricain. Réflexions sur les critères de choix des terres à geler et sur la localisation des espaces qui risquent d'être abandonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (7), pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deprise des terres dans le Massif Armoricain. Reflexions sur les criteres de choix des espaces a geler, methodologie d'etude de leur devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes du Scorff (Bretagne-Sud). Disribution des espèces et bio-typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Scientifique de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 59 (1-4), pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydromorphological conditions on macrophytes in French shallow lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Aquatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pisciculture et la biodiversité floristique en étang dans la région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Trintignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égérie dense [i](Egeria densa)[/i] sur la rivière Vendée : biomasse et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jussies : de nouveaux adventices dans les prairies inondables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Macrophytes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and dispersion of the amphibious [i]Ludwigia spp.[/i] in Western France: a new problem for manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congress International Society of Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et production des formes terrestres de jussies : conséquences pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussie et communautés prairiales en zones inondables : analyse de quelques expérimentations de restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 9 Colloque d’Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des peuplements macrophytes en condition de référence dans les cours d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Macrophytes ! Qu'avons nous appris sur les macrophytes et leurs communautés depuis 20 ans ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des invasions biologiques végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Carrefour des Gestions Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i][/i]Egeria densa[i][/i] dans la rivière Vendée : résultats 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de programmation des actions 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Pêche et la Protection des Milieux Aquatiques (AAPPMA). La Roche-Sur-Yon, FRA., Mar 2012, La Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique au service des gestionnaires : la saga d’Egeria densa dans le Massif armoricain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France. pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egeria densa in River Vendée in Fontenay-le-Comte (Western France): Science for Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Aquatic Plants, Plants in hydrosystems : from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan (PL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Egeria densa&amp;lt;/em&amp;gt; in river Vendée in Fontenay-le-Comte (Western France): science for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Plants - Plants in hydrosystems: from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by remote sensing of the colonization of water bodies by aquatic plant species: the case of [i]Ludwigia grandiflora[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Plants - Plants in hydrosystems: from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage of ancient civilizations wastewater management technologies: Examples from South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fardin H.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holle A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IWA Specialized Conference on Water &amp; Wastewater Technologies in Ancient Civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Mar 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des Jussies en milieu aquatique et en prairies humides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les plantes invasives dans les Pays de la Loire, Terra Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France. pp.171-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie régionale pour la gestion des plantes exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes invasives en Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France. pp.257-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique mettre en place entre la recherche et les collectivités locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national renouées asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing aquatic and terrestrial forms of &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Ludwigia&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; in western France: biomass and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Plants - Plants in hydrosystems: from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring of an aquatic invasive plant [i](Ludwigia grandiflora)[/i] with multispectral remote sensing in a large wetland in West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Plants - Plants in hydrosystems: from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques généralités sur les invasions biologiques faune/flore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée Faune invasive en Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egeria densa dans la rivière Vendée : résultats 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de programmation des actions 2012. Fédération des AAPPMA de la Vendée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Roche-sur-Yon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques thématiques des recherches sur les macrophytes développées à Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS (Groupement d'Intérêt Scientifique) Macrophytes des eaux continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour une stratégie de gestion des plantes exotiques envahissantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum technique des gestionnaires d’espaces naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kerplouz-Auray (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing aquatic and terrestrial forms of Ludwigia in Western France: biomass and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Aquatic Plants, Plants in hydrosystems : from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’intensité lumineuse et de la hauteur d’eau sur le développement de l’espèce invasive Ludwigia grandiflora. Application à la gestion des hydrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque d'Ecologie des Communautés Végétales - ecoveg8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine (UL). Nancy, FRA., Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie de gestion adopter sur son territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Renouées asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des Hydrocharitacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Bassin Plantes exotiques envahissantes, Fédération des Conservatoires d’Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces invasives végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum technique des gestionnaires, Lycée Kerplouz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Vivante - Société pour l'Etude et la Protection de la Nature en Bretagne (SEPNB). Brest, FRA., Mar 2012, Auray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de pâturage de renouée par des chèvres rustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Renouées asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches scientifiques autour des invasives et appui à la gestion, année 2011. Développements en Bretagne, formes terrestres de Jussie, planning prévisionnel 2012 en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail Bassin Loire-Bretagne «Plantes exotiques envahissantes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance or &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt; as invasive weed on meadows and pastures in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Weeds and Invasive Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Oct 2011, Monte Verità, Ascona, Switzerland. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jussies dans la Basse-Loire et ses affluents : conséquences sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Zone Atelier Loire. La biodiversité du bassin versant de la Loire : facteurs déterminants et interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle doctrine pour les invasives ? Quelques éléments pour une stratégie régionale pour la gestion des plantes exotiques envahissantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des gestionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ile de Berder (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on the growth of two aquatic plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle doctrine pour les invasives ? Quelques éléments pour une stratégie régionale pour la gestion des plantes exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Natura 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ile Berder (Morbihan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Ludwigia grandiflora as invasive weed on meadows and pastures in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Weeds and Invasive Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ascona (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on the growth of two aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 7 -7th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for Freshwater Science, Jun 2011, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et questions actuelles : définitions, origines des introductions, notions de risques, nuisances et impacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les plantes invasives dans les Pays de la Loire, Terra Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes, organic carbon avalaibility and nitrate removal in former watercress farms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Rosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWS – WETPOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jussies dans la Basse Loire et ses affluents : conséquences sur la biodiversité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Zone Atelier Loire La biodiversité du bassin versant de la Loire : facteurs déterminants et interactions -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coûts de chantiers en Pays de la Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les plantes invasives dans les Pays de la Loire, Terra Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes, organic carbon availability and nitrate removal in former watercress farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Rosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium (SWS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Wetland Scientists (SWS). USA., Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and regulation of &amp;lt;em&amp;gt;Ludwigia grandiflora ssp.&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;hexapetala&amp;lt;/em&amp;gt; in the Natural Regional Park of Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congress of International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions biologiques dans le Parc de Brière : intérêt pratique d'une analyse historique et d'une recherche-action associant gestionnaires et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Gestion des espèces invasives dans les milieux aquatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des partenariats scientifiques-gestionnaires : suivis scientifiques Agrocampus Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange sur les plantes aquatiques exotiques envahissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical plants of constructed wetlands for wastewater treatment on looking at human and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Hollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de systèmes biologiques pour le recyclage et la valorisation des effluents au sein des élevages de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. p. 285 - p. 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élodées, un bon indicateur des perturbations anthropiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque National d'Ecologie Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'une espèce invasive : mécanisme biologique de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’une espèce invasive : mécanisme biologique de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘Invasions biologiques, mais que font les chercheurs rennais ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral remote sensing of the aquatic invasive plant, &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt;, in North-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Invasive Ludwigia grandiflora in the Vilaine Basin using multispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EWRS Int. Symp. on Aquatic Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection hyperspectrale des plantes aquatiques : application aux espèces végétales envahissantes et optimisation de l'acquisition de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Dynamique des paysages et télédétection : Aspects environnementaux et développement durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Manouba (TN), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between characteristics of the biomass production of &amp;lt;em&amp;gt;Ludwigia&amp;lt;/em&amp;gt; species and features of colonised biotopes in France. Proposition of a simple model to improve their management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of competition between &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Egeria densa&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte successions in watercress bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Flohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Rosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring invasive &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt; in the Vilaine Basin using mutltispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Remote Sensing of Aquatic Invasive Plant, Ludwigia grandiflora, in North-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EWRS Int. Symp. on Aquatic Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des Ludwigia exotiques envahissantes sur les communautés végétales : existe-t-il un effet de la compétition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00358209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton and macrophytes in two connected lakes with different trophic status in the Aquitaine region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology, Montreal, CAN, 12-18 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des biomasses des jussies dans la moitié Nord-Ouest Sud-Est de la France en fonction des contextes mésologiques. Conséquences sur la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ième Congrès de l'Association Française de Limnologie " Hydrosystèmes, biodiversité, fonctionnement et gestion", Toulouse, 13 - 15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état trophique et écologique de 2 lacs interconnectés de la région Aquitaine à partir des éléments biologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journé de l'Ecole Doctorale Sciences et Environnements, Université Bordeaux 1, Talence, 7 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale des piscicultures de truite en France par approches combinées : IDAQUA Environnment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Potamogeton pectinatus L. (Sago pondweed) under variable artificially flooded water regimes in river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de l'hydrosystème par la végétation aquatique. De l'approche fonctionnelle à l'Indice Biologique Macrophytique en Rivière et son application en grands cours d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CETMEF-MEDD. Suivi Environnemental des aménagements et travaux maritimes et fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des isotopes stables à l'étude des conséquences des perturbations environnementales en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying N inputs in river food webs : can delta15N be used when streams are impected by agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte vegetation around a fish farm in River Scorff : biomass, nutrient contents, N and C stable isotopes : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoplasticité de la jussie dans les marais de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasions biologiques et traits d'histoire de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes pour estimer l'état écologique des cours d'eau : l'Indice Biologique Macrophytique en Rivière et la Directive Cadre sur l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence Internationale des Limnologues et Océanographes. Ecologie Aquatique et Directive Cadre Européenne sur l'Eau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des macrophytes aquatiques en grands cours d'eau : application à la Dordogne et à la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale des Limnologues et Océanographes, Vaulx-en-Velin, 4-7 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'Indice Biologique Macrophytique en Rivière (IBMR) : cas des grands cours d`eau rapides. Premiers résultats sur la Dordogne et la Garonne 2000-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx-en-Velin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of stock externalities in management strategies for invasive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Million</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of invasive Ludwigia (Onagraceae) on french aquatic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Invasive Plants in Mediterranean Type Regions of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mèze, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CB-GIG 1st Intercalibration Exercise: Update on macrophytes in rivers in France and IBMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CB-GIG Rivers Experts Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tallin, Estonia. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des réponses de l'Indice Biologique Macrophytique en Rivière et d'autres indices hydrobiologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence Internationale des Limnologues et Océanographes. Ecologie Aquatique et Directive Cadre Européenne sur l'Eau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'Indice Biologique Macrophytique en Rivière (IBMR) : cas des grands cours d'eau rapides. - Premiers résultats sur la Dordogne et la Garonne 200-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence Internationale des Limnologues et Océanographes. Ecologie Aquatique et Directive Cadre Européenne sur l'Eau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaux en Velin, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'indices normalisés et de métriques complémentaires pour estimer les changements de la pollution provenant d'une trutticulture du Scorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès International de Limnologie-Océanographie (CILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of colonisation by Water Primrose within an Atlantic marsh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of discontinuities on macrophyte dynamics in large rivers. Application to Adour-Garonne watershed (South West of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Ecohydraulics Aqutic Habitats : Analysis &amp; Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Madrid, Spain. pp.1135-1140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des discontinuités et de la variabilité des régimes sur la dynamique des peuplements de macrophytes aquatiques en grands cours d'eau. Application à l'hydrosystème Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIèmes Journées de l'Ecologie Fonctionnelles, Rennes, 10-12 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation en grand cours d'eau de l'Indice Biologique Macrophytique en Rivière. Comparaison avec une approche typologique, mise en évidence des perturbations du profil longitudinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosc-Bossut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Besançon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses de communautés et d'organismes sentinelles à des gradients de pollutions trophiques et particulaires en petit cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Rennes, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des indices macrophytiques français (IBRM) et anglais (Mean Trophic Rank) sur 12 cours d'eau de l'Est de le France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Besançon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des discontinuités sur la dynamique des peuplements de macrophytes en grands cours d'eau. Application à l'hydrosystème Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barrages et développement durable en France, Paris, 18 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.229-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication using macrophyte vegetation along three regulated rivers in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. International Association for Vegetation Survey (IAVS) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données préliminaires sur la distribution, l'autoécologie et les impacts de Ludwigia peploides (Kunth) P.H. Raven (Jussie) et L. grandiflora (Michaux) Greuter & Burdet dans l'écosystème ligénien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. symposium international EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWRS, Sep 2002, Moliets et Maa, France. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données préliminaires sur la distribution, l'autoécologie et les impacts de Ludwigia peploides (Kunth) P.H. Raven (Jussie) et L. grandiflora (Michaux) Greuter et Burdet dans l'hydrosystème ligérien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour mettre en évidence la trophie de l'eau et la pollution organique avec les macrophytes : l'Indice Biologique Macrophytique en Rivière (IBMR) - Application à différents types de rivières et de pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moliets et Mâa, France. pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de bioindication par les macrophytes d'une rivière très perturbée de l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la morphologie des macrophytes et les caractéristiques physiques des habitats en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonation longitudinale et influence des pollutions ponctuelles sur les phytocénoses des cours d'eau acides à neutres du Limousin et de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghestem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès de la Fédération Internationale de Phytosociologie (F.I.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bailleul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rivières (et leur corridor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bretagne vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying macrophyte cover and standing crops in a river and its tributaries (Brittany, Northwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gousse-Aidara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EWRS International Symposium on Aquatic Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated management of Egeria densa in an drinking water reservoir in Morbihan (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jigorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EWRS International Symposium on Aquatic Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43 "Facteurs de l'environnement et biologie des poissons"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des poissons et des macrophytes à l'échelle du faciès d'écoulement en petits ruisseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes, estimateurs de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIP Hydrosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les végétaux fixes comme bioindicateurs de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la végétalisation des radiers à saumons sur la composition du peuplement ichtyologique en rivière bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la retenue de Rabodanges sur les peuplements macrophytiques de l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices macrophytiques, qualité de l'eau et usage des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lammertyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque Interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des eaux et produits phytosanitaires : du diagnostic à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des principaux macrophytes aquatiques du scorff, application à la bioindication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANPP-Colloque international marqueurs biologiques de pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fish farm pollution on phytocenoses in an acidic river (the river Scorff, South Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrophytes aquatiques et qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Ottrott, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indices macrophytes pour estimer la qualité des cours d'eau : premières propositions du groupement d'intéret scientifique &amp;quot;macrophytes des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANPP Colloque international marqueurs biologiques de pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Chinon, France. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des métriques de l'environnement pour estimer la pollution par deux piscicultures en système truiticole breton : physico-chimie et bio-indicateurs végétaux et animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Voogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire "La qualité de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Oct 1995, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du potentiel semencier des sédiments de la retenue E.D.F. de Rophemel (Côtes d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence du Columa ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indices macrophytes pour estimer la qualité des cours d'eau : premières propositions du groupement d'intérêt scientifique &amp;quot;macrophyte des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANPP-Colloque international marqueurs biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude experimentale de l'utilisation des macrophytes comme facteur d'abri pour les truitelles 1+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Héland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Parade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Relations entre le poisson et son habitat : theories, methodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et répartition des peuplements pisciaires dans les facies d'écoulement du réseau hydrographique de l'Elorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes, estimateurs de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations macrophytiques vasculaires en tant que descripteurs des caractéristiques d'habitat des cours d'eau à saumons: exemple du Scorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Colloque international de phytosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bailleul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude methodologique preliminaire de la biomasse des macrophytes en riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference du Columa. Journees internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1990, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations ecologiques et chorologiques de la vegetation macrophytique des rivieres acides du Massif Armoricain et des Vosges du Nord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.F.L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Metz-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et dynamique de la vegetation d'une zone humide, amenagement et utilisation agricole pendant la periode 1961-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive water primroses in France become a weed problem in meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’espèces invasives : effets directs et indirects sur les espèces natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology, ecology and fertility of Water Primroses [i](Ludwigia grandiflorasubsp. hexapetala[/i] and [i]Ludwigia peploides subsp. montevidensis)[/i]: variability and consequences for management in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium – Environmental weeds and invasive plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 2014, Environmental weeds and invasive plants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Ludwigia grandiflora subsp. hexapetala[/i] (Onagraceae) becomes an invasive weed on flood-prone meadows in Brière marsh (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium – Environmental weeds and invasive plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 2014, Environmental weeds and invasive plants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'aide scientifique à la gestion des végétaux invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of gravel pits invaded by four macrophyte species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. SER European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élodées, un bon indicateur des contraintes environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical plants of constructed wetlands for wastewater treatment on looking at human and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venise, Italy. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élodées, un bon indicateur des contraintes environnementales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des résultats obtenus à partir de 4 indices (SEQ Eau, IBD, IBGN, IBMR) utilisés pour évaluer la qualité de l'eau d'une rivière méditerranéenne (Sud-Est de la France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Watmed 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marrakech, Maroc. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat hivernal et structures d'abri des truitelles 1+ en ruisseaux de piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Héland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "relations entre le poisson et son habitat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Lyon, France. 1 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces invasives en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pellote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotope; Conseil Régional de Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 144 p., 2014, Les cahiers naturalistes de Bretagne, 9782366621310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des plantes exotiques envahissantes en cours d'eau et zones humides. Guide technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 77 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'identification des plantes exotiques envahissant les milieux aquatiques et les berges du bassin Loire-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Varhameev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération des conservatoires d'espaces naturels, pp.90, 2010, 978-2-95130982-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de gestion des plantes exotiques envahissant les milieux aquatiques et les berges du bassin Loire-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération des conservatoires d'espaces naturels, 136 p., 2010, 978-2-95130981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de gestion des plantes exotiques envahissant les milieux aquatiques et les berges du bassin Loire-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération des conservatoires d'espaces naturels, pp.136, 2010, 978-2-95130981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bryophytes aquatiques et supra-aquatiques. Clé d'identification pour la mise en oeuvre de l'Indice Biologique Macrophytique en Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Adour-Garonne, 132 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prodrome des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 61, pp.171, 2004, Collection Patrimoines Naturels, 2-85653-563-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique pour la gestion des plantes exotiques envahissantes en cours d'eau et zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hervochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité des Pays de la Loire, Nantes, pp.68, 2004, 2-9522850-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des petits hydrosystèmes analysé par l'Observatoire des rivières du Parc Naturel Régional Normandie-Maine. Application à la gestion intégrée des têtes de bassin versant. B-Rapport final analytique des travaux 1995-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Supérieur de la Pêche, 217 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes des eaux continentales. Bilan de la période 1993-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupement d'Intérêt Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration du tilleul : résultats partiels (1991 -1994/1995) - Prévision de la dernière phase d'étude (1997-1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrage de rabodanges: impact de l'augmentation du débit réservé sur les peuplements de macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies d'utilisation de l'espace par les jeunes stades de poissons en rivieres a salmonides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Héland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et vegetaux aquatiques fixes. Rapport d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">68 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation and water management in ancient South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Hollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gautier-Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of sanitation and wastewater technologies through the centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWA Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781780404844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coûts de chantiers en Pays-de-la-Loire : première approche de leur efficacité technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique au service des gestionnaires : la saga d'[i]Egeria densa[/i] dans le Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des Jussies en milieu aquatique et en prairies humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie régionale pour la gestion des plantes exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Anras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et questions actuelles relatives aux plantes invasives : définitions, origines des introductions, notions de risques, nuisances et impacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klein aber fein: Städtische Kleingewässer und ihre Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janaeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Englmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ökosystem Wien. Die Naturgeschichte einer Stadt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des communautés végétales aux conditions environnementales : perturbations ou contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haury J., Dutartre A., Peltre M.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes aquatiques d'eau douce : biologie, écologie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.63-77, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lichens, bryophytes, ptéridophytes et phanérogames aquatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haury J., Dutartre A., Peltre M.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes aquatiques d'eau douce : biologie, écologie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-36, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques : des outils désormais incontournables pour estimer la qualité des rivières en zone rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural. Savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2006, 2-7380-1214-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring methods based on algae and macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Monitoring of Rivers. Applications and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2006, 0-470-86376-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat des cours d'eau à salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans l'espace rural. Vie et milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The habitat of the brown trout (salmo trutta L.) in water courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and ecology of the brown and sea trout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger-Praxis, 1999, Springer-Praxis series in Aquaculture and Fisheries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rio del piedemonte pirenaico : el Olabidea-Nivelle (Navarra-Pais Vasco Frances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios narurales protegidos del Pirineo : ecologie y cartografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo de proteccion de la Naturaleza de Aragon, 1999, Conservacion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations rhéophiles des rivières acides du massif armoricain, de Lozère et des Vosges du Nord dans un contexte ouest-europeen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large area vegetation surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Bailleul, 1994, Colloques Phytosociologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de la truite commune (Salmo trutta L.) en cours d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite, biologie et ecologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991, 2-7380-0338-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques: bioindicateurs de qualite des eaux superficielles. Recommandations methodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat macrophytique: protocoles et fiches de releves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Groupe "Macrophytes" A.N.P.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANPP - Association Nationale pour la Protection des Plantes, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de gestion raisonnée de la Renouée du Japon (Reynoutria japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes invasives dans les Marais Nord-Loire : bilan et analyse des expérimentations 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des formes terrestres de Jussie à grandes fleurs (Ludwigia grandiflora) dans le marais de Mazerolles en Loire Atlantique, Mise en place d’une expérience de lutte et de restauration prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires et orientations sur les pratiques des prestataires en matière d'établissement des listes floristiques en application du protocole IBMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'activité de la période 2003-2014 : GIS Macrophytes des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la gestion du marais de Gannedel après arrachage de la Jussie, campagne 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation par la jussie &amp;lt;em&amp;gt;(Ludwigia grandiflora ssp. hexapetala)&amp;lt;/em&amp;gt; et autres plantes envahissantes des étangs d'Apigné : évolution, bilan des opérations d'arrachages (années 2013 et 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phytoécologique des étangs à vocation de pisciculture extensive dans les Pays de la Loire. Influence de la gestion piscicole sur la diversité floristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Trintignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Syndicat Mixte pour le Développement de l'Aquaculture et de la Pêche en Pays de la Loire. 2014, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de gestion du marais de Gannedel, campagne 2013. Résultats des biomasses de Jussie &amp;lt;em&amp;gt;(Ludwigia grandiflora subsp. hexapetala)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie et gestion des espèces invasives dans les marais Nord-Loire 2010-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des réponses de la Grande Jussie à un stress salin : expériences en conditions contrôlées et évaluation de l'impact de l'envoi d'eau saumâtre au niveau du canal du Priory, en Brière (Loire Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation par la jussie &amp;lt;em&amp;gt;(Ludwigia grandiflora ssp. hexapetala)&amp;lt;/em&amp;gt; et autres plantes envahissantes des étangs d'Apigné : évolution, bilan des opérations d'arrachages (années 2010, 2011 et 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de gestion du marais de Gannedel, campagne 2013. Résultats des biomasses de Jussie &amp;lt;em&amp;gt;(Ludwigia grandiflora subsp. hexapetala)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des activités effectuées à Mazerolles en 2011. Etude des formes terrestres de Jussie à grandes fleurs &amp;lt;em&amp;gt;(Ludwigia grandiflora)&amp;lt;/em&amp;gt; dans le marais de Mazerolles en Loire-Atlantique. Mise en place d'une expérience de lutte et de restauration prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teipotemarama Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de gestion raisonnée de la Renouée du Japon &amp;lt;em&amp;gt;(Reynoutria japonica)&amp;lt;/em&amp;gt; Site du «Moulin à papier», à Saint Calais du Désert (53). Synthèse d'intervention 2011 et rappel des résultats 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jussie. Etudes des caractéristiques biologiques et écologiques : différences d'architecture et de biomasse suivant les sites, les espèces et les régimes hydroques. Bilan des activités sur les biomasses et la phénométrie en Loire-Atlantique en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teipotemarama Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des formes terrestres de Jussie à grandes fleurs &amp;lt;em&amp;gt;(Ludwigia grandiflora)&amp;lt;/em&amp;gt; dans le marais de Mazerolles en Loire Atlantique, Mise en place d'une expérience de lutte et de restauration prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teipotemarama Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de vie d'un projet de gestion des espèces envahissantes : cas de la Renouée du Japon et de la Balsamine de l'Himalaya à Saint Calais du Désert (53)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hautbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Régionale de l'Environnement, de l'Aménagement et du Logement Pays de la Loire (DREAL Pays de la Loire). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jussie - Etude de la colonisation des milieux temporairement inondés en Brière, étude des impacts de l'arrachage sur la flore et estimation de son efficacité, évaluation des principales interactions avec l'Ecrevisse de Louisiane et le Ragondin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides comme aménagement tampon pour la rétention des contaminants : exemples d'une ancienne cressonnière, d'une tourbière et d'un bassin de stockage d'eau pour l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CEMAGREF. 2011, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les renouées asiatiques invasives dans les Côtes d'Armor. Synthèse bibliographique, expérimentations et orientations d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui à la mise en ½uvre de l'indice biologique en rivière (IBMR) sur le bassin Loire-Bretagne : Compte-rendu d'intervention 2007, bilan 2005-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jussies : caractérisation des relations entre sites, populations et activités humaines. Implications pour la gestion. Rapport final programme 2003-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jussies : caractérisation des relations entre sites, populations et activités humaines. Implications pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la colonisation par la Jussie (Ludwigia grandiflora ssp. hexapetala) et autres plantes envahissantes sur le site des étangs d'Apigné (mai 2004 octobre 2005) : orientations pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des plantes proliférantes dans le cadre du schéma d'aménagement et de gestion des eaux du bassin versant de la Vilaine : bilan de l'extension des plantes et proposition d'un plan de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement pisciaire et végétaux aquatiques : approche expérimentale de l'enlèvement des macrophytes dans les radiers du Scorff (Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de gestion de l'invasion de la retenue de Pen Mur (Muzillac Morbihan) par une plante aquatique exotique : egeria densa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jigorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements expérimentaux de caches sur la rouvrette, ruisseau recalibre de Basse Normandie (Orne). Impact sur la population de juvéniles de Truite commune (Salmo trutta). Etat d'avancement des travaux 1994.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Ecole Nationale Supérieure Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ConventionMinistèredel'Agriculture--91133, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques : bioindicateurs de qualité des eaux courantes : département de la Lozère : rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Codhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Walkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1991, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques : bioindicateurs de qualité des eaux superficielles : recommandations méthodologiques département de la LOZERE : Compte rendu N° 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1990, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un systeme de reference floristique et faunistique de la qualite des eaux courantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIFF-ENV--664-F, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude ecologique des macrophytes du Scorff (Bretagne-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1985. Français. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02858337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes des cours d'eau : bioindication et habitat piscicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02841458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId688"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques HAURY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8628-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral discrimination of Eichhornia crassipes covers, in the red edge and near infrared in a Mediterranean river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra Ghoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (11), pp.3619-3635. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology and ecology of Pontederia crassipes in a Mediterranean river in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra Ghoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abou Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188 (103681), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2023.103681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-acting self-incompatible system, preferential allogamy and delayed selfing in the heteromorphic invasive populations of Ludwigia grandiflora subsp. hexapetala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Octavio Portillo Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐incompatibility limits sexual reproduction rather than environmental conditions in an invasive water primrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Portillo Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant-Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.74-86. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pei3.10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche exploratoire sur la fertilité des populations et des graines de renouées asiatiques des Côtes d'Armor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Remote Sensing Based on an FVC Reference Period Using Sentinel-2 for Monitoring Eichhornia crassipes on a Mediterranean River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra Ghoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1856. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Macrophyte Traits to Herbivory and Neighboring Species Integration of the Functional Trait Framework in the Context of Ecological Invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1981. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience - Éco-pâturage caprin de la renouée du Japon sur zone humide en Mayenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Renouées envahissantes - Connaissances, gestions et perspectives, 27, pp.92-95. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of macrophyte distribution: The role of natural vs anthropogenic physical disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal indirect facilitation between an invasive macrophyte and an invasive crayfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and control methods of invasive alien freshwater aquatic plants: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mjjm Verhofstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. M. C. Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.112-137. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the salt stress vulnerability of three invasive freshwater plant species using a metaolic profiling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Berardocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 175, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation socio-économique et gestion des invasions biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Atlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup12, pp.172-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des macrophytes sur les conditions d’écoulement et sur la sédimentation des particules en suspension dans les petits cours d’eau : une étude expérimentale utilisant de la végétation artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.231-245. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034012ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which adaptations of some invasive [i]Ludwigia spp.[/i] (Rosidae, Onagraceae) populations occur in contrasting hydrological conditions in Western France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teipotemarama Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 737 (1), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-014-1815-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions biologiques dans le Parc naturel régional de Brière : présentation d’une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des macrophytes et des humains : quel avenir possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.78-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles mauvaises herbes en zones humides : les formes terrestres des Jussies invasives sur prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes, partenaires ou concurrents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater management techniques from ancient civilizations to modern ages : examples from South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Hollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.719-726. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2013.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal plasticity of Ludwigia grandiflora under light and water depth gradients: An outdoor mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (7), pp.430-437. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A success story: water primroses, aquatic plant pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (5), pp.790-803. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of the invasive macrophyte Ludwigia grandiflora in its introduced range: Competition, facilitation or coexistence with native and exotic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107, pp.8-16. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using functional approaches to study phytoplankton communities in a temperate region exposed to tropical species dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. (de), Leitão, M. Tezano Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 702 (1), pp.267-282. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-012-1330-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of two invasive macrophyte species to salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 686, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-012-1013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological assessment of French Atlantic lakes based on phytoplankton, phytobenthos and macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (8), pp.4685-4708. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-011-2295-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon availability limits potential denitrification in watercress farm sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M. Laverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the biomass production of invasive Ludwigia species and physical properties of habitats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 656 (1), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-010-0440-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the biomas production of invasive Ludwigia species and physical properties of habitats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 656, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical phytoplankton taxa in Aquitaine lakes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 639 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-009-0029-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical phytoplankton taxa in Aquitaine lakes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 639, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between channelization structures, environmental characteristics, and plant communities in four French streams in the Seine-Normandy catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the North American Benthological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.596-610. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1899/08-139.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of water, sediment, and plants for the monitoring of antibiotics: a case study on a river dedicated to fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.496-502. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/08-238.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual reproduction of two alien invasive Ludwigia (Onagraceae) on the middle Loire River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00358198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrevisses invasives et respect de la directive cadre sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lelchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.65-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bio-indication et les indices macrophytiques, outils d'évaluation et de diagnostic de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de macrophytes : typologie, dynamique et production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-compartiments et rôles fonctionnels des macrophytes dans les hydrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Barrat-Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial : Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00321638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des macrophytes et habitats aquatiques rares et protégés sur le territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes aquatiques d'eau douce : biologie, écologie et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lichens, bryophytes, ptéridophytes et phanérogames aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local distribution of macrophytes and consequences for sampling methods in large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Breugnot, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 610, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-008-9418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des communautés végétales aux conditions environnementales : perturbations ou contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to assess water trophy and organic pollution - the Macrophyte Biological Index for Rivers (IBMR): its application to different types of river and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), 153-158 +supl. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Organising knowledge on aquatic plants: the European weed research society and scientific networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Caffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0192-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes in aquatic ecosystems: from biology to management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Caffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between macrophytic vegetation and physical features of river habitats: the need for a morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations of Myriophyllum alterniflorum L. as bioindicators of pollution in acidic to neutral rivers in the Limousin region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cook-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0162-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoneworts (Characeae) and associated macrophyte species as indicators of water quality and human activities in the Pays-de-la-Loire region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert-Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clemenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 570 (1), pp.107-115. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0169-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Aquatic Macrophytes to Assess Fish Farm Pollution in Two Salmon Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytic Communities Inhabiting the Huveaune (South-East France), a River Subject to Natural and Anthropic Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Cazaubon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 551 (1), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4458-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of environmental factors and regulation on macrophyte vegetation along three rivers in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication using vegetation of three regulated rivers under agr-industrial pressure in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des piscicultures sur les peuplements macrophytiques en rivières à Salmonidés. Comparaisons éco-régionales et évolutions temporelles sur la période 1981-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.88-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des peuplements de macrophytes aquatiques en grand cours d`eau: premiers résultats sur l`hydrosystème Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, p. 37 - p. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proliférations végétales aquatiques en France : caractères biologiques et écologiques des principales espèces et milieux propices : 2 Impact sur les écosystèmes et intérêt pour le contrôle des proliférations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365-366, pp.259-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic plant proliferations in france: biological and ecological features of the main species and favourable environments.ii. impact on ecosystems and interest for plants management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365/366, pp.259-280. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proliférations végétales aquatiques en France : caractères biologiques et écologiques des principales espèces et milieux propices : 1 Bilan d'une synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365-366, pp.237-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte biotypologies of rivers in Lozère: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Binesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Codhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Proceedings: Internationale Vereinigung für Theoretische und Angewandte Limnologie: Verhandlungen </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27, pp.3510-3517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perturbations on the aquatic vegetation of regulated river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 357-60, pp.169--189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2001043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de la végétation macrophytique des rivières et affluents de la Vienne et de la Gartempe (Limousin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghestem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 147 (2), pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations temporelles des populations de Caldesia parnassifloia (L.) Parlatore dans les étangs de la Brenne area (Indre, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otto-Bruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 147 (4), pp.375-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession of Egeria densa in a drinking water reservoir in Morbihan (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jigorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 415, pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession of Egeria Densa in a drinking water reservoir in Morbihan (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jigorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 415, pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte cover and standing crop in the river Scorff and its tributaries (Brittany, northwestern France) : scale, patterns and process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouesse Aidara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 415, pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of nitrate reductase activity to ammonium in three populations of Elodea Canadensis Michx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (2), pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode milieu et végétaux aquatiques fixés à douze rivières françaises : typologie floristique préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/1998012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle des groupements végétaux d'un étang angevin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert-Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerlesquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (1), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode &amp;quot;Milieu et végétaux aquatiques fixés&amp;quot; à 12 rivières françaises : typologie floristique préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 71 (350-351), pp.693-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductions de macrophytes aquatiques et riverains dans les hydrosystèmes français métropolitains : essai de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Planty Tabacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 344-345, pp.407-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductions de macrophytes aquatiques et riverains dans les hydrosystèmes français métropolitains : essai de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Planty-Tabacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 344-345, pp.407-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences écologiques des introductions dans les hydrosystèmes : essai de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pattee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 344-345, pp.455-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques: une métrique de l'environnement en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (3), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indices macrophytiques pour estimer la qualité des cours d'eau français : premières propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4), pp.233-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes, facteur structurant de l'habitat piscicole en rivière à Salmonidae. Etude de microrépartition sur un secteur végétalisé du Scorff (Bretagne-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (3), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the bioindicator capacity of aquatic macrophytes using multivariate-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grasmück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300-301, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00024453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rivière du piémont pyrénéen : la Nivelle (Pays Basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta biologica montana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11, pp.113-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fish farm pollution on phytocenoses in an acidic river (the river Scorff, South Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 142 (6), pp.639-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial and temporal organization in a salmonid brook in relation to physical factors and macrophytic vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300-301, pp.269-277. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00024467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and typology of fish habitat in the main stream of a breton coastal river (Elorn-Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300-301, pp.259-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of macrophyte distribution within a breton brook compared with other study scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31, pp.349-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites des &amp;quot;indices macrophytes&amp;quot; pour qualifier la mésologie et la physico-chimie des cours d'eau: exemples armoricains, picards et lorrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 29 (3-4), pp.239-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-utilization and intensification in two Brittany wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21 (3), pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gel et la deprise des terres dans le Massif Armoricain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gel et la déprise des terres dans le Massif armoricain. Réflexions sur les critères de choix des terres à geler et sur la localisation des espaces qui risquent d'être abandonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (7), pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes du Trieux (Bretagne-Nord): II-Analyse des relations especes-milieu physique par la methode des profils ecologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 11 (4), pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deprise des terres dans le Massif Armoricain. Reflexions sur les criteres de choix des espaces a geler, methodologie d'etude de leur devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes du Scorff (Bretagne-Sud). Disribution des espèces et bio-typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Scientifique de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 59 (1-4), pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydromorphological conditions on macrophytes in French shallow lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Aquatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pisciculture et la biodiversité floristique en étang dans la région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Trintignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égérie dense [i](Egeria densa)[/i] sur la rivière Vendée : biomasse et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jussies : de nouveaux adventices dans les prairies inondables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Macrophytes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and dispersion of the amphibious [i]Ludwigia spp.[/i] in Western France: a new problem for manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congress International Society of Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et production des formes terrestres de jussies : conséquences pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des peuplements macrophytes en condition de référence dans les cours d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Macrophytes ! Qu'avons nous appris sur les macrophytes et leurs communautés depuis 20 ans ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussie et communautés prairiales en zones inondables : analyse de quelques expérimentations de restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 9 Colloque d’Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des invasions biologiques végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Carrefour des Gestions Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i][/i]Egeria densa[i][/i] dans la rivière Vendée : résultats 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de programmation des actions 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Pêche et la Protection des Milieux Aquatiques (AAPPMA). La Roche-Sur-Yon, FRA., Mar 2012, La Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique au service des gestionnaires : la saga d’Egeria densa dans le Massif armoricain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France. pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egeria densa in River Vendée in Fontenay-le-Comte (Western France): Science for Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Aquatic Plants, Plants in hydrosystems : from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan (PL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Egeria densa&amp;lt;/em&amp;gt; in river Vendée in Fontenay-le-Comte (Western France): science for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Plants - Plants in hydrosystems: from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by remote sensing of the colonization of water bodies by aquatic plant species: the case of [i]Ludwigia grandiflora[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Plants - Plants in hydrosystems: from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage of ancient civilizations wastewater management technologies: Examples from South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fardin H.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holle A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IWA Specialized Conference on Water &amp; Wastewater Technologies in Ancient Civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Mar 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des Jussies en milieu aquatique et en prairies humides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les plantes invasives dans les Pays de la Loire, Terra Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France. pp.171-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie régionale pour la gestion des plantes exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes invasives en Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France. pp.257-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique mettre en place entre la recherche et les collectivités locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national renouées asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing aquatic and terrestrial forms of &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Ludwigia&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; in western France: biomass and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Plants - Plants in hydrosystems: from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring of an aquatic invasive plant [i](Ludwigia grandiflora)[/i] with multispectral remote sensing in a large wetland in West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Plants - Plants in hydrosystems: from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques généralités sur les invasions biologiques faune/flore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée Faune invasive en Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egeria densa dans la rivière Vendée : résultats 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de programmation des actions 2012. Fédération des AAPPMA de la Vendée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Roche-sur-Yon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques thématiques des recherches sur les macrophytes développées à Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS (Groupement d'Intérêt Scientifique) Macrophytes des eaux continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour une stratégie de gestion des plantes exotiques envahissantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum technique des gestionnaires d’espaces naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kerplouz-Auray (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces invasives végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum technique des gestionnaires, Lycée Kerplouz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Vivante - Société pour l'Etude et la Protection de la Nature en Bretagne (SEPNB). Brest, FRA., Mar 2012, Auray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’intensité lumineuse et de la hauteur d’eau sur le développement de l’espèce invasive Ludwigia grandiflora. Application à la gestion des hydrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque d'Ecologie des Communautés Végétales - ecoveg8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine (UL). Nancy, FRA., Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing aquatic and terrestrial forms of Ludwigia in Western France: biomass and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Aquatic Plants, Plants in hydrosystems : from functional ecology to weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Poznan (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie de gestion adopter sur son territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Renouées asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des Hydrocharitacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Bassin Plantes exotiques envahissantes, Fédération des Conservatoires d’Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de pâturage de renouée par des chèvres rustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Renouées asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches scientifiques autour des invasives et appui à la gestion, année 2011. Développements en Bretagne, formes terrestres de Jussie, planning prévisionnel 2012 en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail Bassin Loire-Bretagne «Plantes exotiques envahissantes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance or &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt; as invasive weed on meadows and pastures in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Weeds and Invasive Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Oct 2011, Monte Verità, Ascona, Switzerland. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jussies dans la Basse-Loire et ses affluents : conséquences sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Zone Atelier Loire. La biodiversité du bassin versant de la Loire : facteurs déterminants et interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle doctrine pour les invasives ? Quelques éléments pour une stratégie régionale pour la gestion des plantes exotiques envahissantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des gestionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ile de Berder (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on the growth of two aquatic plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle doctrine pour les invasives ? Quelques éléments pour une stratégie régionale pour la gestion des plantes exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Natura 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ile Berder (Morbihan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Ludwigia grandiflora as invasive weed on meadows and pastures in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Weeds and Invasive Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ascona (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on the growth of two aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 7 -7th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for Freshwater Science, Jun 2011, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes, organic carbon avalaibility and nitrate removal in former watercress farms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Rosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWS – WETPOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jussies dans la Basse Loire et ses affluents : conséquences sur la biodiversité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Zone Atelier Loire La biodiversité du bassin versant de la Loire : facteurs déterminants et interactions -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et questions actuelles : définitions, origines des introductions, notions de risques, nuisances et impacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les plantes invasives dans les Pays de la Loire, Terra Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coûts de chantiers en Pays de la Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les plantes invasives dans les Pays de la Loire, Terra Botanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes, organic carbon availability and nitrate removal in former watercress farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Rosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium (SWS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Wetland Scientists (SWS). USA., Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and regulation of &amp;lt;em&amp;gt;Ludwigia grandiflora ssp.&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;hexapetala&amp;lt;/em&amp;gt; in the Natural Regional Park of Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congress of International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions biologiques dans le Parc de Brière : intérêt pratique d'une analyse historique et d'une recherche-action associant gestionnaires et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Gestion des espèces invasives dans les milieux aquatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des partenariats scientifiques-gestionnaires : suivis scientifiques Agrocampus Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange sur les plantes aquatiques exotiques envahissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical plants of constructed wetlands for wastewater treatment on looking at human and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Hollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de systèmes biologiques pour le recyclage et la valorisation des effluents au sein des élevages de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. p. 285 - p. 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élodées, un bon indicateur des perturbations anthropiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque National d'Ecologie Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'une espèce invasive : mécanisme biologique de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’une espèce invasive : mécanisme biologique de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘Invasions biologiques, mais que font les chercheurs rennais ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral remote sensing of the aquatic invasive plant, &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt;, in North-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Invasive Ludwigia grandiflora in the Vilaine Basin using multispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EWRS Int. Symp. on Aquatic Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection hyperspectrale des plantes aquatiques : application aux espèces végétales envahissantes et optimisation de l'acquisition de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Dynamique des paysages et télédétection : Aspects environnementaux et développement durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Manouba (TN), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between characteristics of the biomass production of &amp;lt;em&amp;gt;Ludwigia&amp;lt;/em&amp;gt; species and features of colonised biotopes in France. Proposition of a simple model to improve their management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte successions in watercress bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Flohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Rosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of competition between &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Egeria densa&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Remote Sensing of Aquatic Invasive Plant, Ludwigia grandiflora, in North-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EWRS Int. Symp. on Aquatic Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring invasive &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt; in the Vilaine Basin using mutltispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des Ludwigia exotiques envahissantes sur les communautés végétales : existe-t-il un effet de la compétition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00358209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton and macrophytes in two connected lakes with different trophic status in the Aquitaine region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology, Montreal, CAN, 12-18 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des biomasses des jussies dans la moitié Nord-Ouest Sud-Est de la France en fonction des contextes mésologiques. Conséquences sur la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ième Congrès de l'Association Française de Limnologie " Hydrosystèmes, biodiversité, fonctionnement et gestion", Toulouse, 13 - 15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état trophique et écologique de 2 lacs interconnectés de la région Aquitaine à partir des éléments biologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journé de l'Ecole Doctorale Sciences et Environnements, Université Bordeaux 1, Talence, 7 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale des piscicultures de truite en France par approches combinées : IDAQUA Environnment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Potamogeton pectinatus L. (Sago pondweed) under variable artificially flooded water regimes in river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de l'hydrosystème par la végétation aquatique. De l'approche fonctionnelle à l'Indice Biologique Macrophytique en Rivière et son application en grands cours d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CETMEF-MEDD. Suivi Environnemental des aménagements et travaux maritimes et fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des isotopes stables à l'étude des conséquences des perturbations environnementales en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying N inputs in river food webs : can delta15N be used when streams are impected by agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Cunjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Jardine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belfast, Ireland. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophyte vegetation around a fish farm in River Scorff : biomass, nutrient contents, N and C stable isotopes : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoplasticité de la jussie dans les marais de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasions biologiques et traits d'histoire de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes pour estimer l'état écologique des cours d'eau : l'Indice Biologique Macrophytique en Rivière et la Directive Cadre sur l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence Internationale des Limnologues et Océanographes. Ecologie Aquatique et Directive Cadre Européenne sur l'Eau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des macrophytes aquatiques en grands cours d'eau : application à la Dordogne et à la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale des Limnologues et Océanographes, Vaulx-en-Velin, 4-7 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'Indice Biologique Macrophytique en Rivière (IBMR) : cas des grands cours d`eau rapides. Premiers résultats sur la Dordogne et la Garonne 2000-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx-en-Velin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of stock externalities in management strategies for invasive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Million</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of invasive Ludwigia (Onagraceae) on french aquatic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Invasive Plants in Mediterranean Type Regions of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mèze, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CB-GIG 1st Intercalibration Exercise: Update on macrophytes in rivers in France and IBMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CB-GIG Rivers Experts Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tallin, Estonia. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of colonisation by Water Primrose within an Atlantic marsh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'Indice Biologique Macrophytique en Rivière (IBMR) : cas des grands cours d'eau rapides. - Premiers résultats sur la Dordogne et la Garonne 200-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence Internationale des Limnologues et Océanographes. Ecologie Aquatique et Directive Cadre Européenne sur l'Eau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaux en Velin, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'indices normalisés et de métriques complémentaires pour estimer les changements de la pollution provenant d'une trutticulture du Scorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès International de Limnologie-Océanographie (CILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des réponses de l'Indice Biologique Macrophytique en Rivière et d'autres indices hydrobiologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence Internationale des Limnologues et Océanographes. Ecologie Aquatique et Directive Cadre Européenne sur l'Eau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of discontinuities on macrophyte dynamics in large rivers. Application to Adour-Garonne watershed (South West of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Ecohydraulics Aqutic Habitats : Analysis &amp; Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Madrid, Spain. pp.1135-1140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des discontinuités et de la variabilité des régimes sur la dynamique des peuplements de macrophytes aquatiques en grands cours d'eau. Application à l'hydrosystème Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIèmes Journées de l'Ecologie Fonctionnelles, Rennes, 10-12 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation en grand cours d'eau de l'Indice Biologique Macrophytique en Rivière. Comparaison avec une approche typologique, mise en évidence des perturbations du profil longitudinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosc-Bossut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Besançon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses de communautés et d'organismes sentinelles à des gradients de pollutions trophiques et particulaires en petit cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Rennes, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des indices macrophytiques français (IBRM) et anglais (Mean Trophic Rank) sur 12 cours d'eau de l'Est de le France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Besançon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des discontinuités sur la dynamique des peuplements de macrophytes en grands cours d'eau. Application à l'hydrosystème Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barrages et développement durable en France, Paris, 18 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.229-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication using macrophyte vegetation along three regulated rivers in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. International Association for Vegetation Survey (IAVS) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données préliminaires sur la distribution, l'autoécologie et les impacts de Ludwigia peploides (Kunth) P.H. Raven (Jussie) et L. grandiflora (Michaux) Greuter & Burdet dans l'écosystème ligénien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. symposium international EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWRS, Sep 2002, Moliets et Maa, France. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données préliminaires sur la distribution, l'autoécologie et les impacts de Ludwigia peploides (Kunth) P.H. Raven (Jussie) et L. grandiflora (Michaux) Greuter et Burdet dans l'hydrosystème ligérien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour mettre en évidence la trophie de l'eau et la pollution organique avec les macrophytes : l'Indice Biologique Macrophytique en Rivière (IBMR) - Application à différents types de rivières et de pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moliets et Mâa, France. pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de bioindication par les macrophytes d'une rivière très perturbée de l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la morphologie des macrophytes et les caractéristiques physiques des habitats en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonation longitudinale et influence des pollutions ponctuelles sur les phytocénoses des cours d'eau acides à neutres du Limousin et de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghestem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès de la Fédération Internationale de Phytosociologie (F.I.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bailleul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rivières (et leur corridor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bretagne vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying macrophyte cover and standing crops in a river and its tributaries (Brittany, Northwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gousse-Aidara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EWRS International Symposium on Aquatic Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated management of Egeria densa in an drinking water reservoir in Morbihan (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jigorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EWRS International Symposium on Aquatic Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43 "Facteurs de l'environnement et biologie des poissons"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des poissons et des macrophytes à l'échelle du faciès d'écoulement en petits ruisseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les végétaux fixes comme bioindicateurs de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes, estimateurs de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIP Hydrosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la végétalisation des radiers à saumons sur la composition du peuplement ichtyologique en rivière bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la retenue de Rabodanges sur les peuplements macrophytiques de l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices macrophytiques, qualité de l'eau et usage des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lammertyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque Interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des eaux et produits phytosanitaires : du diagnostic à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des principaux macrophytes aquatiques du scorff, application à la bioindication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANPP-Colloque international marqueurs biologiques de pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fish farm pollution on phytocenoses in an acidic river (the river Scorff, South Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrophytes aquatiques et qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Ottrott, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indices macrophytes pour estimer la qualité des cours d'eau : premières propositions du groupement d'intéret scientifique &amp;quot;macrophytes des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANPP Colloque international marqueurs biologiques de pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Chinon, France. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du potentiel semencier des sédiments de la retenue E.D.F. de Rophemel (Côtes d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chicouène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence du Columa ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des métriques de l'environnement pour estimer la pollution par deux piscicultures en système truiticole breton : physico-chimie et bio-indicateurs végétaux et animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Voogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire "La qualité de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Oct 1995, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indices macrophytes pour estimer la qualité des cours d'eau : premières propositions du groupement d'intérêt scientifique &amp;quot;macrophyte des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANPP-Colloque international marqueurs biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude experimentale de l'utilisation des macrophytes comme facteur d'abri pour les truitelles 1+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Héland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Parade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Relations entre le poisson et son habitat : theories, methodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes, estimateurs de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et répartition des peuplements pisciaires dans les facies d'écoulement du réseau hydrographique de l'Elorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations macrophytiques vasculaires en tant que descripteurs des caractéristiques d'habitat des cours d'eau à saumons: exemple du Scorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Colloque international de phytosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bailleul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude methodologique preliminaire de la biomasse des macrophytes en riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference du Columa. Journees internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1990, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations ecologiques et chorologiques de la vegetation macrophytique des rivieres acides du Massif Armoricain et des Vosges du Nord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.F.L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Metz-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et dynamique de la vegetation d'une zone humide, amenagement et utilisation agricole pendant la periode 1961-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive water primroses in France become a weed problem in meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’espèces invasives : effets directs et indirects sur les espèces natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology, ecology and fertility of Water Primroses [i](Ludwigia grandiflorasubsp. hexapetala[/i] and [i]Ludwigia peploides subsp. montevidensis)[/i]: variability and consequences for management in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium – Environmental weeds and invasive plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 2014, Environmental weeds and invasive plants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Ludwigia grandiflora subsp. hexapetala[/i] (Onagraceae) becomes an invasive weed on flood-prone meadows in Brière marsh (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium – Environmental weeds and invasive plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 2014, Environmental weeds and invasive plants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'aide scientifique à la gestion des végétaux invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of gravel pits invaded by four macrophyte species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. SER European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élodées, un bon indicateur des contraintes environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical plants of constructed wetlands for wastewater treatment on looking at human and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venise, Italy. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élodées, un bon indicateur des contraintes environnementales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structures paysagères, transferts hydriques et particulaires et état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau &amp; Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des résultats obtenus à partir de 4 indices (SEQ Eau, IBD, IBGN, IBMR) utilisés pour évaluer la qualité de l'eau d'une rivière méditerranéenne (Sud-Est de la France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Watmed 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marrakech, Maroc. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat hivernal et structures d'abri des truitelles 1+ en ruisseaux de piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Héland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "relations entre le poisson et son habitat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Lyon, France. 1 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces invasives en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pellote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotope; Conseil Régional de Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 144 p., 2014, Les cahiers naturalistes de Bretagne, 9782366621310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des plantes exotiques envahissantes en cours d'eau et zones humides. Guide technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 77 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'identification des plantes exotiques envahissant les milieux aquatiques et les berges du bassin Loire-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Varhameev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération des conservatoires d'espaces naturels, pp.90, 2010, 978-2-95130982-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de gestion des plantes exotiques envahissant les milieux aquatiques et les berges du bassin Loire-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération des conservatoires d'espaces naturels, 136 p., 2010, 978-2-95130981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de gestion des plantes exotiques envahissant les milieux aquatiques et les berges du bassin Loire-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération des conservatoires d'espaces naturels, pp.136, 2010, 978-2-95130981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bryophytes aquatiques et supra-aquatiques. Clé d'identification pour la mise en oeuvre de l'Indice Biologique Macrophytique en Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Adour-Garonne, 132 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prodrome des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 61, pp.171, 2004, Collection Patrimoines Naturels, 2-85653-563-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique pour la gestion des plantes exotiques envahissantes en cours d'eau et zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hervochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité des Pays de la Loire, Nantes, pp.68, 2004, 2-9522850-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des petits hydrosystèmes analysé par l'Observatoire des rivières du Parc Naturel Régional Normandie-Maine. Application à la gestion intégrée des têtes de bassin versant. B-Rapport final analytique des travaux 1995-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Supérieur de la Pêche, 217 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes des eaux continentales. Bilan de la période 1993-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupement d'Intérêt Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration du tilleul : résultats partiels (1991 -1994/1995) - Prévision de la dernière phase d'étude (1997-1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrage de rabodanges: impact de l'augmentation du débit réservé sur les peuplements de macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies d'utilisation de l'espace par les jeunes stades de poissons en rivieres a salmonides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Héland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et vegetaux aquatiques fixes. Rapport d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">68 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation and water management in ancient South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Hollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gautier-Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of sanitation and wastewater technologies through the centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWA Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781780404844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coûts de chantiers en Pays-de-la-Loire : première approche de leur efficacité technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique au service des gestionnaires : la saga d'[i]Egeria densa[/i] dans le Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des Jussies en milieu aquatique et en prairies humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie régionale pour la gestion des plantes exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Anras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et questions actuelles relatives aux plantes invasives : définitions, origines des introductions, notions de risques, nuisances et impacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes invasives, la nécessité de différentes approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2012, Aestuaria cultures et développement durable, 978-2-9535661-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klein aber fein: Städtische Kleingewässer und ihre Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janaeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Englmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ökosystem Wien. Die Naturgeschichte einer Stadt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des communautés végétales aux conditions environnementales : perturbations ou contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haury J., Dutartre A., Peltre M.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes aquatiques d'eau douce : biologie, écologie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.63-77, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lichens, bryophytes, ptéridophytes et phanérogames aquatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haury J., Dutartre A., Peltre M.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes aquatiques d'eau douce : biologie, écologie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-36, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques : des outils désormais incontournables pour estimer la qualité des rivières en zone rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural. Savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2006, 2-7380-1214-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring methods based on algae and macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Monitoring of Rivers. Applications and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2006, 0-470-86376-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat des cours d'eau à salmonidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans l'espace rural. Vie et milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The habitat of the brown trout (salmo trutta L.) in water courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and ecology of the brown and sea trout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger-Praxis, 1999, Springer-Praxis series in Aquaculture and Fisheries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rio del piedemonte pirenaico : el Olabidea-Nivelle (Navarra-Pais Vasco Frances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios narurales protegidos del Pirineo : ecologie y cartografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo de proteccion de la Naturaleza de Aragon, 1999, Conservacion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations rhéophiles des rivières acides du massif armoricain, de Lozère et des Vosges du Nord dans un contexte ouest-europeen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large area vegetation surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Bailleul, 1994, Colloques Phytosociologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de la truite commune (Salmo trutta L.) en cours d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite, biologie et ecologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991, 2-7380-0338-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques: bioindicateurs de qualite des eaux superficielles. Recommandations methodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat macrophytique: protocoles et fiches de releves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Groupe "Macrophytes" A.N.P.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANPP - Association Nationale pour la Protection des Plantes, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de gestion raisonnée de la Renouée du Japon (Reynoutria japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes invasives dans les Marais Nord-Loire : bilan et analyse des expérimentations 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des formes terrestres de Jussie à grandes fleurs (Ludwigia grandiflora) dans le marais de Mazerolles en Loire Atlantique, Mise en place d’une expérience de lutte et de restauration prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires et orientations sur les pratiques des prestataires en matière d'établissement des listes floristiques en application du protocole IBMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'activité de la période 2003-2014 : GIS Macrophytes des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la gestion du marais de Gannedel après arrachage de la Jussie, campagne 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation par la jussie &amp;lt;em&amp;gt;(Ludwigia grandiflora ssp. hexapetala)&amp;lt;/em&amp;gt; et autres plantes envahissantes des étangs d'Apigné : évolution, bilan des opérations d'arrachages (années 2013 et 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phytoécologique des étangs à vocation de pisciculture extensive dans les Pays de la Loire. Influence de la gestion piscicole sur la diversité floristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Trintignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Syndicat Mixte pour le Développement de l'Aquaculture et de la Pêche en Pays de la Loire. 2014, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de gestion du marais de Gannedel, campagne 2013. Résultats des biomasses de Jussie &amp;lt;em&amp;gt;(Ludwigia grandiflora subsp. hexapetala)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie et gestion des espèces invasives dans les marais Nord-Loire 2010-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des réponses de la Grande Jussie à un stress salin : expériences en conditions contrôlées et évaluation de l'impact de l'envoi d'eau saumâtre au niveau du canal du Priory, en Brière (Loire Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation par la jussie &amp;lt;em&amp;gt;(Ludwigia grandiflora ssp. hexapetala)&amp;lt;/em&amp;gt; et autres plantes envahissantes des étangs d'Apigné : évolution, bilan des opérations d'arrachages (années 2010, 2011 et 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de gestion du marais de Gannedel, campagne 2013. Résultats des biomasses de Jussie &amp;lt;em&amp;gt;(Ludwigia grandiflora subsp. hexapetala)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des activités effectuées à Mazerolles en 2011. Etude des formes terrestres de Jussie à grandes fleurs &amp;lt;em&amp;gt;(Ludwigia grandiflora)&amp;lt;/em&amp;gt; dans le marais de Mazerolles en Loire-Atlantique. Mise en place d'une expérience de lutte et de restauration prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teipotemarama Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de gestion raisonnée de la Renouée du Japon &amp;lt;em&amp;gt;(Reynoutria japonica)&amp;lt;/em&amp;gt; Site du «Moulin à papier», à Saint Calais du Désert (53). Synthèse d'intervention 2011 et rappel des résultats 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jussie. Etudes des caractéristiques biologiques et écologiques : différences d'architecture et de biomasse suivant les sites, les espèces et les régimes hydroques. Bilan des activités sur les biomasses et la phénométrie en Loire-Atlantique en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teipotemarama Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des formes terrestres de Jussie à grandes fleurs &amp;lt;em&amp;gt;(Ludwigia grandiflora)&amp;lt;/em&amp;gt; dans le marais de Mazerolles en Loire Atlantique, Mise en place d'une expérience de lutte et de restauration prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teipotemarama Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de vie d'un projet de gestion des espèces envahissantes : cas de la Renouée du Japon et de la Balsamine de l'Himalaya à Saint Calais du Désert (53)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hautbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Régionale de l'Environnement, de l'Aménagement et du Logement Pays de la Loire (DREAL Pays de la Loire). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jussie - Etude de la colonisation des milieux temporairement inondés en Brière, étude des impacts de l'arrachage sur la flore et estimation de son efficacité, évaluation des principales interactions avec l'Ecrevisse de Louisiane et le Ragondin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrice Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides comme aménagement tampon pour la rétention des contaminants : exemples d'une ancienne cressonnière, d'une tourbière et d'un bassin de stockage d'eau pour l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CEMAGREF. 2011, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les renouées asiatiques invasives dans les Côtes d'Armor. Synthèse bibliographique, expérimentations et orientations d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui à la mise en ½uvre de l'indice biologique en rivière (IBMR) sur le bassin Loire-Bretagne : Compte-rendu d'intervention 2007, bilan 2005-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jussies : caractérisation des relations entre sites, populations et activités humaines. Implications pour la gestion. Rapport final programme 2003-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jussies : caractérisation des relations entre sites, populations et activités humaines. Implications pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la colonisation par la Jussie (Ludwigia grandiflora ssp. hexapetala) et autres plantes envahissantes sur le site des étangs d'Apigné (mai 2004 octobre 2005) : orientations pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant et qualité biologique des cours d'eau : effets de la gestion des bassins versants sur les transferts particulaires et dissous et sur la qualité biologique des eaux de surface en zone d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des plantes proliférantes dans le cadre du schéma d'aménagement et de gestion des eaux du bassin versant de la Vilaine : bilan de l'extension des plantes et proposition d'un plan de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement pisciaire et végétaux aquatiques : approche expérimentale de l'enlèvement des macrophytes dans les radiers du Scorff (Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de gestion de l'invasion de la retenue de Pen Mur (Muzillac Morbihan) par une plante aquatique exotique : egeria densa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jigorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements expérimentaux de caches sur la rouvrette, ruisseau recalibre de Basse Normandie (Orne). Impact sur la population de juvéniles de Truite commune (Salmo trutta). Etat d'avancement des travaux 1994.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Ecole Nationale Supérieure Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ConventionMinistèredel'Agriculture--91133, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques : bioindicateurs de qualité des eaux courantes : département de la Lozère : rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Codhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Walkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1991, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macrophytes aquatiques : bioindicateurs de qualité des eaux superficielles : recommandations méthodologiques département de la LOZERE : Compte rendu N° 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1990, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un systeme de reference floristique et faunistique de la qualite des eaux courantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIFF-ENV--664-F, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude ecologique des macrophytes du Scorff (Bretagne-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1985. Français. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02858337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes des cours d'eau : bioindication et habitat piscicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02841458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId688"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02442EC9"/>
+    <w:nsid w:val="2E85912B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-haury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8628-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Ghoussein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03131-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Hamdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2023.103681" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Guen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01994426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauzens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01981" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02614187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2017.02.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stiers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjjm Verhofstad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Bakker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. C. Grutters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2016.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ39N3GP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02128237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034012ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teipotemarama Cabral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1815-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Peltre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menozzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rebillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00931563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THPCF4BH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2387" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBN086XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.01.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQJBLB20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. (de), Leit&#227;o, M. Tezano Pint" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1330-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1013-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLDH9J53-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-011-2295-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0LLMDN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.08.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJZFV8QN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0440-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GFM8S23-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leitao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0029-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S22X0MR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Rambaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/08-139.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2008.08.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGZM9FC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miossec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lelchat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321638v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Cazaubon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Breugnot, E." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9418-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LX6TMH0K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453662v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0175-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3038QP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Caffrey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Murphy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Wade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0192-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4C6D2C0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0156-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F26C3ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hourdin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ghestem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0162-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B509594CAE584BB859F760295E7EC9E999A6FDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert-Servien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clemenceau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gabory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Douillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0169-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E30DE3D9DD4F9DA3AB23237941961206B95927FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4460-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKMZWS9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dandelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4458-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NS1Z8Z7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.718" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD94DB2FFE22705F4619C24BAB5885580962A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adam" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580757v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03281985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Peltre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dutartre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580434v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binesse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Codhant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valkman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2001043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghestem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otto-Bruc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefeuvre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumeige" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578895v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jigorel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696704v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thierry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;bault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685084v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouesse Aidara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577960v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barbe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/1998012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688101v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerlesquin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Planty Tabacchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Planty-Tabacchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684500v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pattee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575918v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grasm&#252;ck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leglize" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024453" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1HZ2SVDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702627v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700623v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Cassou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024467" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3SNTH39B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707910v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Chapon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712254v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720788v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211382v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719256v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726472v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trintignac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210269v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210248v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Damien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210242v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210245v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marrel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210169v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906651v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907628v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langevin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804384v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210270v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicolas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227018v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin H.F." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle A." TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Damien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maisonneuve" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bottner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907613v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matrat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210163v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Matrat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809231v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabral" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210268v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908304v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908305v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908310v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907626v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101821v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908303v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908301v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210166v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907629v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Bozec" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803611v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746648v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian No&#235;l" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842419v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808362v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802593v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842412v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101771v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841733v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842418v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rosel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842417v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaunay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842413v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811193v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Rosel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753694v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ginon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819542v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814632v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754159v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819654v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101696v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757627v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sourisseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730026v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742010v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751688v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briant" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753978v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Flohic" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754332v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729226v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358209v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589713v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dandelot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589877v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823313v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tocqueville" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Snoussi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amrouche" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453575v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453728v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453580v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453699v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Cunjak" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Jardine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006326v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453615v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587460v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586389v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453565v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Mah&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Million" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453658v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verlaque" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610334v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831476v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Court" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guermeur" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453674v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453634v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453727v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587464v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453665v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc-Bossut" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453627v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581755v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759393v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berniez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005432v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lejas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580673v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Berton" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580675v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764412v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759365v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771294v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768407v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Louarn" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafontaine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765704v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gousse-Aidara" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771488v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767413v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768097v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biannic" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coiffard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767800v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768955v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770404v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahille" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764989v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Keime" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzeau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lammertyne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776149v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovanni" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773501v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845404v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599739v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779261v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voogden" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779362v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776417v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843186v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;land" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772154v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774215v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779049v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773616v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouesse" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774023v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779613v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453899v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107833v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210275v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210233v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812841v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822149v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594899v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holl&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103345v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833165v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazaubon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Abou-Hamdan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. H&#233;brard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847468v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210265v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellote" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biotope-editions.com/index.php?categorie7/collection-cahiers-naturalistes-de-bretagne" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210147v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Anras" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595045v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varhameev" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabrol" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824128v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hudin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595041v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453560v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453724v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botineau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Delpech" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://habitats-naturels.fr/prodrome/prod_index.htm" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584159v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vienne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervochon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835448v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daligault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840798v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupement d'Int&#233;r&#234;t Scientifique" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837838v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843411v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843976v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852340v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210246v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier-Costard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/313702.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210150v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orenva.org/Plantes-invasives-De-la-necessite.html" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210148v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouron" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210152v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210149v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maisonneuve" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210151v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209895v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821216v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janaeur" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Englmaier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439556v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439551v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00439551" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453732v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453622v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831946v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839566v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836407v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845126v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845314v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852341v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853510v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907623v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Bozec" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907625v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907617v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607401v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605634v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801824v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798863v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheneau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boullard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210274v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794080v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798361v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chotard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. No&#235;l" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807276v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pottier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806066v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubril" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805244v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806735v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moreau" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810737v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805708v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811138v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805476v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foret" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hautbois" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809996v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824123v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coll" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591798v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589720v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588073v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587424v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debril" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579313v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castagnos" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touzot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599370v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845190v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Sup&#233;rieure Agronomique" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599762v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walkman" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602779v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853749v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02858337v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841458v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-haury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8628-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Ghoussein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03131-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Hamdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2023.103681" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Guen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01994426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauzens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01981" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02614187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2017.02.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stiers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjjm Verhofstad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Bakker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. C. Grutters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2016.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ39N3GP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02128237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034012ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teipotemarama Cabral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1815-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Peltre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menozzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rebillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.066" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00931563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.07.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THPCF4BH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2387" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBN086XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.01.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQJBLB20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. (de), Leit&#227;o, M. Tezano Pint" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1330-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1013-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLDH9J53-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-011-2295-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0LLMDN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.08.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJZFV8QN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0440-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GFM8S23-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leitao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0029-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S22X0MR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Rambaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/08-139.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2008.08.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGZM9FC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miossec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lelchat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321638v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Cazaubon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Breugnot, E." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9418-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LX6TMH0K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453662v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0175-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3038QP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Caffrey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Murphy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Wade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0192-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4C6D2C0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0156-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F26C3ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hourdin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ghestem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0162-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B509594CAE584BB859F760295E7EC9E999A6FDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert-Servien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clemenceau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gabory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Douillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0169-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E30DE3D9DD4F9DA3AB23237941961206B95927FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4460-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKMZWS9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dandelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4458-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NS1Z8Z7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.718" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD94DB2FFE22705F4619C24BAB5885580962A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472718v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580757v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03281985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Peltre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dutartre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580434v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binesse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Codhant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valkman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2001043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghestem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otto-Bruc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefeuvre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumeige" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578895v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jigorel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696704v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685084v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouesse Aidara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thierry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;bault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577960v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barbe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/1998012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688101v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerlesquin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Planty Tabacchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Planty-Tabacchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684500v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pattee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575918v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grasm&#252;ck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leglize" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024453" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1HZ2SVDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702627v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700623v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Cassou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024467" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3SNTH39B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707910v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Chapon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712254v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211382v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cheverry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719256v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726472v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trintignac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210269v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210248v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Damien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210242v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603547v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210245v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marrel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210169v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906651v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907628v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langevin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804384v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210270v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicolas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227018v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin H.F." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle A." TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Damien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maisonneuve" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bottner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907613v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matrat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210163v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Matrat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809231v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabral" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210268v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908304v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908305v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908310v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210166v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101821v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907626v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908303v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908301v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907629v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Bozec" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803611v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746648v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian No&#235;l" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842419v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808362v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802593v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842412v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101771v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842418v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rosel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842417v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaunay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841733v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842413v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811193v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Rosel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753694v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ginon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819542v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814632v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754159v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819654v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101696v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757627v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sourisseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730026v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742010v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753978v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Flohic" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751688v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729226v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754332v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358209v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589713v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dandelot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589877v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823313v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tocqueville" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Snoussi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amrouche" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453575v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453728v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453580v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453699v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Cunjak" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Jardine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006326v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453615v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587460v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586389v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453565v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Mah&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Million" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453658v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verlaque" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610334v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453634v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453674v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831476v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Court" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guermeur" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453727v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587464v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453665v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc-Bossut" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453627v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581755v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759393v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berniez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005432v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lejas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580673v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Berton" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580675v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764412v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759365v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771294v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768407v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Louarn" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafontaine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765704v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gousse-Aidara" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771488v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767413v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768097v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biannic" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coiffard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768955v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767800v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770404v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahille" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764989v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Keime" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzeau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lammertyne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776149v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovanni" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773501v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845404v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599739v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779362v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chicou&#232;ne" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779261v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voogden" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776417v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843186v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;land" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774215v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772154v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779049v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773616v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouesse" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774023v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779613v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453899v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107833v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210275v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210233v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812841v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822149v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594899v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holl&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103345v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824730v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833165v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazaubon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Abou-Hamdan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. H&#233;brard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847468v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210265v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellote" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biotope-editions.com/index.php?categorie7/collection-cahiers-naturalistes-de-bretagne" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210147v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Anras" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595045v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varhameev" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabrol" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824128v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hudin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595041v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453560v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453724v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botineau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Delpech" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://habitats-naturels.fr/prodrome/prod_index.htm" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584159v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vienne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervochon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835448v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daligault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840798v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupement d'Int&#233;r&#234;t Scientifique" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837838v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843411v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843976v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852340v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210246v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier-Costard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/313702.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210150v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orenva.org/Plantes-invasives-De-la-necessite.html" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210148v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouron" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210152v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210149v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maisonneuve" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210151v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209895v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821216v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janaeur" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Englmaier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439556v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439551v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00439551" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453732v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453622v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831946v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839566v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836407v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845126v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845314v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852341v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853510v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907623v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Bozec" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907625v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907617v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607401v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605634v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801824v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798863v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheneau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boullard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210274v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794080v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798361v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chotard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. No&#235;l" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807276v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pottier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806066v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubril" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805244v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806735v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moreau" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810737v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805708v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811138v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805476v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foret" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hautbois" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809996v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824123v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coll" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591798v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589720v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588073v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587424v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debril" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588935v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579313v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castagnos" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touzot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599370v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845190v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Sup&#233;rieure Agronomique" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599762v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walkman" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602779v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853749v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02858337v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841458v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>