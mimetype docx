--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -22,50 +22,131 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jacques-Henri Jourdan </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">jacques-henri-jourdan</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-9781-7097</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">194193454</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,2184 +173,2184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Ghost Ownership to Verify Union-Find and Persistent Arrays in Rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Golfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armaël Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPP 2026 - Certified Programs and Proofs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIGPLAN, Jan 2026, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3779031.3779086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thunks and Debits in Separation Logic with Time Credits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armaël Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pottier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Mével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POPL 2024 - 51st ACM SIGPLAN Symposium on Principles of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIGPLAN, Jan 2024, Londres, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3632892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying and Verifying Higher-order Rust Iterators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems (TACAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETAPS, Apr 2023, Paris, France. pp.93-110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30820-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creusot: a Foundry for the Deductive Verification of Rust Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFEM 2022 - 23th International Conference on Formal Engineering Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RustHornBelt: a semantic foundation for functional verification of Rust programs with unsafe code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Matsushita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLDI 2022 - 43rd ACM SIGPLAN International Conference on Programming Language Design and Implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, San Diego CA USA, United States. pp.841-856, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3519939.3523704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of a Concurrent Bounded Queue in a Weak Memory Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFP 2021 - 26th ACM SIGPLAN International Conference on Functional Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3473571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RustBelt Meets Relaxed Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Hai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Oliver Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, New Orleans, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3371101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Credits and Time Receipts in Iris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.3-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-17184-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Proof and Analysis of an Incremental Cycle Detection Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armaël Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charguéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoSeL: a general, extensible modal framework for interactive proofs in separation logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbert Krebbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tassarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Oliver Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional Programming (ICFP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Sep 2018, St Louis, MO, United States. pp.77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3236772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RustBelt: Securing the Foundations of the Rust Programming Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbert Krebbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th ACM SIGPLAN Symposium on Principles of Programming Languages (POPL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Los Angeles, CA, United States. pp.66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3158154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Essence of Higher-Order Concurrent Separation Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbert Krebbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleš Bizjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Programming (ESOP) 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-54434-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity Preserving Algorithms for Octagons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSAD 2016 - Numerical and symbolic abstract domains workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically profiling memory in OCaml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCaml 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formally-verified C static analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POPL 2015: 42nd ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Mumbai, India. pp.247-259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2676726.2676966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Non-Polynomial Positive Invariants and Lyapunov Functions for Polynomial Systems through Darboux Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Putot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriram Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing hash-consed structures in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Braibant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive Theorem Proving, 4th international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rennes, France. pp.477-483, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39634-2_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743090v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Hardware Canaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cioranesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2012 - 14th International Workshop Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.1-22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33027-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating LR(1) Parsers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP 2012 - Programming Languages and Systems - 21st European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.397-416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-28869-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2279,143 +2360,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Prophecy-Based Encoding of Rust Borrows in a Realistic Verification Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Golfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armaël Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2425,1034 +2506,1034 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Systems Programming in Rust: The Promise and the Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbert Krebbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the ACM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64 (4), pp.144-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3418295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmo: A Concurrent Separation Logic for Multicore OCaml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (ICFP), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3408978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spy Game: Verifying a Local Generic Solver in Iris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Emílio de Vilhena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (POPL), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3371101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris from the ground up: A modular foundation for higher-order concurrent separation logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbert Krebbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleš Bizjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Birkedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (e20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0956796818000151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple, Possibly Correct LR Parser for C11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.1 - 36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3064848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase I/II dose-finding design for molecularly targeted agent: Plateau determination using adaptive randomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Karelle Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.466-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0962280216631763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dfcomb: An R-package for phase I/II trials of drug combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Karelle Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 125, pp.117-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmpb.2015.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862689v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing and reasoning about hash-consed data structures in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Braibant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (3), pp.271-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-014-9306-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881085v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3462,121 +3543,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CREUSOT Environment for the Deductive Verification of Rust Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9448, Inria Saclay - Île de France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3586,114 +3667,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verasco: a Formally Verified C Static Analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Programming Languages [cs.PL]. Universite Paris Diderot-Paris VII, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01327023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3759,51 +3840,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="EFD2DD85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3840,51 +4073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396946v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Golfouse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arma&#235;l Gu&#233;neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238691v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen M&#233;vel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632892" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827702v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30820-8_9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Matsushita" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dreyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519939.3523704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3473571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hai Dang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Oliver Kaiser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chargu&#233;raud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tassarotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633165v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bizjak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54434-1_26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sankaranarayanan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braibant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_36" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33027-8_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05244847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Stolz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418295" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3408978" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Em&#237;lio de Vilhena" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796818000151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064848" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karelle Riviere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yuan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216631763" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2015.10.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881085v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9306-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526634v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01327023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-henri-jourdan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9781-7097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194193454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396946v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Golfouse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arma&#235;l Gu&#233;neau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779086" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238691v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen M&#233;vel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632892" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827702v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30820-8_9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Matsushita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dreyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519939.3523704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3473571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hai Dang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Oliver Kaiser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chargu&#233;raud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tassarotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633165v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bizjak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54434-1_26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sankaranarayanan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braibant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_36" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33027-8_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05244847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Stolz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418295" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3408978" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Em&#237;lio de Vilhena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796818000151" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633123v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064848" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karelle Riviere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216631763" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2015.10.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881085v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9306-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526634v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01327023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>