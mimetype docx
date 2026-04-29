--- v0 (2026-04-07)
+++ v1 (2026-04-29)
@@ -612,364 +612,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique de documents cliniques psychiatriques français fondée sur une ontologie de domaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ontology Design Pattern for Modeling Experimental Paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hilbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Aouina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Hilbey</w:t>
+                <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Healthcare Transformation with Informatics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146747v1</w:t>
+                <w:t xml:space="preserve">hal-04148022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology Design Pattern for Modeling Experimental Paradigms</w:t>
+                <w:t xml:space="preserve">Un patron de conception pour la modélisation ontologique des paradigmes expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Transformation with Informatics and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.28-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148022v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un patron de conception pour la modélisation ontologique des paradigmes expérimentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation sémantique de documents cliniques psychiatriques français fondée sur une ontologie de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Aouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.28-33</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148017v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des connaissances médicales temporelles au moyen d’ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,51 +1020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Petite Ontologie Fondationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1242,51 +1242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Medical Knowledge Representation Using Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1894,51 +1894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baneyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hilbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2232,51 +2232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Raboudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230253" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Allanic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Djadi-Prat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Testoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aim&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230456" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04300740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_02096849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hilbey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Raboudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230253" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Allanic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Djadi-Prat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Testoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aim&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04300740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_02096849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>