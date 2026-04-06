--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -723,200 +723,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Images interactives et nouvelles écritures. Un mouvement émergent pour de nouvelles écritures interactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marin Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.9-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aproximación crítica a las imaginaciones especulativas del posthumanismo. Critical approach to the speculative imaginations of post-humanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopía y Praxis Latinoamericana, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (94), pp. 243-255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4815719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4815719⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04875423v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04875426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGES INTERACTIVES ET NOUVELLES ÉCRITURES.</w:t>
               </w:r>
@@ -1524,493 +1524,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Research into intellectual and cultural heritage: methodological experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Challenges for Cultural Heritage, Circular Economy and Renewable Energies in rural and mountain areas, Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Beira Interior, Apr 2024, Covilhã, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en corps – Expérimentation et animation collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Corps vivants, corps sensibles : penser, créer, expérimenter, Travail des corps, consciences et silence(s), Équipe internationale triennale “Arts et Intelligences du Silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS Paris, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en corps en silence : expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps vivants, corps sensibles : penser, créer, expérimenter : silences et création, Équipe internationale triennale “Arts et Intelligences du Silence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS Paris, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre Hybride Quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FOCUS 5ème Salon des écritures alternatives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université MUCEM, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimentación metodológica en comunicación con inteligencia artificial y danza contemporánea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aproximaciones teórico metodológicas y desafíos globales de la comunicación, XIX coloquio internacional del doctorado en investigación de la comunicación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CICA ANAHUAC Universidad, Sep 2024, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Artificial Intelligence serving a critical method applied to Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleni Reyes Monreal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN &amp; OUT / OUT &amp; IN, 7st colloque international TEXTE [S-on]IMAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Beaux-Arts, Nov 2024, Tétouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879010v1</w:t>
-              </w:r>
-[...313 lines deleted...]
-                <w:t xml:space="preserve">hal-04878952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La Europa de Jean Jaurès”: un proyecto de realidad virtual para abordar el periodismo jauresiano</w:t>
               </w:r>
@@ -2311,51 +2311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviving Michel de Certeau in Artificial Intelligence to revisit his propositions on the everyday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleni Reyes Monreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Escalera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2594,316 +2594,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le positionnement de MTN opérateur de télécommunications comme nouvel acteur providentiel et compassionnel du Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Miere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis de la transition numérique, 16ème Conférence Internationale enjeux et usages des technologies de l’information et de la communication (EUTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologies audio-visuelles hors du film de recherche : questionnements sur l’interactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique, Postures et apports transdisciplinaires en SHS, Colloque International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme FRESH (Film et Recherche en Sciences Humaines et sociales), May 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions in Virtual Reality: a phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text &amp; Image, Conference 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museums and Technologies in Times of Corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPM Online Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Phenomenology and Media, Jan 2021, On Line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875456v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04875439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 360 videos as a methodology to study the relationships between senses and audiovisual contents</w:t>
               </w:r>
@@ -3034,50 +3034,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Painting to Virtual Reality: The Scream and the Contemporaneity of Phenomenological Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Phenomenology and Media, Mar 2019, Puebla, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emoción en las redes sociales digitales como parte del movimiento social de los Chalecos Amarillos (Gilets Jaunes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto José Luis Carrillo Canán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Congreso Latina de Comunicación Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, La Laguna, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication holographique : application d’une méthode visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art[S] Territoire[S] hypermédia &amp; JE-U d'Attention[S]. Entre collections d’art et d’architecture : la question des réalités mixtes dans les mises en espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEFI-CréaTIC, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The visual analysis of urban realities trough 360 video: The 19S earthquake case in México (2017) and the Project S19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3086,346 +3306,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modes de présence dans la ville post-numérique. Vers une ville sociale intelligente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HyperUrbain.7 conference, Oct 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual interactive methods: epistemological debate in the French-speaking scientific community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Visual Methods Conference (IVMC6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National University for Political Studies and Public Administration, Jul 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875229v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-04875201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conferencia Magistral</w:t>
               </w:r>
@@ -3493,51 +3493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’état mental antagoniste et omniprésent en temps réel: polarisation et réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto José Luis Carrillo Canán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitorer le présent. L’écran à l’ère du soupçon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, Nov 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5611,51 +5611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mq7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Ram&#237;rez Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04316113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Miere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04397102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752669v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Contreras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4815719" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain S&#233;bastien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Squires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Vogel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1419" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleni Reyes Monreal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ceballos Cuadrado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escalera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Miere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Ramirez Alvarado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Luis Carrillo Can&#225;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro Dambreville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/9239-02-09" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba-Maria Marin Carrillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carillo Canan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/611-le-corps-commutatif-de-la-television-a-la-visiophonie.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bernabe Loranca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arley Andriolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mq7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Ram&#237;rez Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04316113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Miere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04397102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752669v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Contreras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4815719" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain S&#233;bastien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Squires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Vogel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1419" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleni Reyes Monreal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ceballos Cuadrado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escalera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Miere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Ramirez Alvarado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Luis Carrillo Can&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro Dambreville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/9239-02-09" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba-Maria Marin Carrillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carillo Canan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/611-le-corps-commutatif-de-la-television-a-la-visiophonie.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bernabe Loranca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arley Andriolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>