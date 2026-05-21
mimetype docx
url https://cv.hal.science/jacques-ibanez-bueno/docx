--- v1 (2026-04-06)
+++ v2 (2026-05-21)
@@ -100,330 +100,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The visual representation of the hologram: a comparative approach to its political and social uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Ramírez Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36105/stx.2024n12.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité et réflexions féministes sur une démarche ethnographique : captation 360° et restitution visuelle de pratiques queer brésiliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Fraser Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Digital Methods and Fields: Feminist Perspectives, 17 (1 (33)), https://www.essachess.com/index.php/jcs/article/view/640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/0YRK-1H54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From video game to ethnographic video game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyana Valentinova Petrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, HS1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12mq7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...180 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux remplacent symboliquement l’État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Miere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -552,51 +552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From visual methods to futures anthropologies. An interview with Sarah Pink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -660,51 +660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Images interactives et nouvelles écritures, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -729,51 +729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images interactives et nouvelles écritures. Un mouvement émergent pour de nouvelles écritures interactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marin Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -811,51 +811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aproximación crítica a las imaginaciones especulativas del posthumanismo. Critical approach to the speculative imaginations of post-humanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -915,51 +915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGES INTERACTIVES ET NOUVELLES ÉCRITURES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1066,51 +1066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of FaceTime and video calls: Multiple approaches and exhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38, pp.89-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,1278 +1304,1278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cas de d’une recherche universitaire combinant audiovisuel interactif et danse contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacle vivant et technologies : Quelles recherches interdisciplinaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMPEC ENS Lyon, Dec 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enriching multimodal methodology with phenomenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for phenomenology and media, 25th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallinn University, May 2024, Tallinn, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Research into intellectual and cultural heritage: methodological experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Challenges for Cultural Heritage, Circular Economy and Renewable Energies in rural and mountain areas, Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Beira Interior, Apr 2024, Covilhã, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en corps – Expérimentation et animation collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Corps vivants, corps sensibles : penser, créer, expérimenter, Travail des corps, consciences et silence(s), Équipe internationale triennale “Arts et Intelligences du Silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS Paris, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en corps en silence : expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps vivants, corps sensibles : penser, créer, expérimenter : silences et création, Équipe internationale triennale “Arts et Intelligences du Silence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS Paris, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre Hybride Quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FOCUS 5ème Salon des écritures alternatives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université MUCEM, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generative Artificial Intelligence serving a critical method applied to Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleni Reyes Monreal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IN &amp; OUT / OUT &amp; IN, 7st colloque international TEXTE [S-on]IMAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Beaux-Arts, Nov 2024, Tétouan, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimentación metodológica en comunicación con inteligencia artificial y danza contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aproximaciones teórico metodológicas y desafíos globales de la comunicación, XIX coloquio internacional del doctorado en investigación de la comunicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICA ANAHUAC Universidad, Sep 2024, Mexico, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La Europa de Jean Jaurès”: un proyecto de realidad virtual para abordar el periodismo jauresiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Ceballos Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanidades y progreso Desde la era analôgica a la digital, 3rd congreso internacional trânsitos Identidades y culturas en movimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Cadiz, Nov 2024, Cadiz, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inauguración del evento, Panel internacional métodos visuales, Relatoría del final del Congreso &amp; Clausura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miradas Convergentes: Enfoques en la Investigación Multimodal”, 4ème Congreso Internacional 2024 Virtual de Métodos Visuales y Multimodales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Visual Modi Association ; CICA Anahuac Universidad, Nov 2024, Mexico (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes visuelles et multimodales au service d’une recherche sur les usages des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for phenomenology and media, 25th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tallinn University, May 2024, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Retour de terrains et méthodologies SHS en recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO, Angers, Sep 2023, Angers (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Chabert</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrelacer les statuts en ligne/hors-ligne : réflexions et réflexivité sur une démarche ethnographique multi-site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Fraser Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez-Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectacle vivant et technologies : Quelles recherches interdisciplinaires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMPEC ENS Lyon, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international - Le numérique comme méthodes et terrains : perspectives féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de travail Genre et Espace Numérique, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviving Michel de Certeau in Artificial Intelligence to revisit his propositions on the everyday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleni Reyes Monreal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Escalera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges for Cultural Heritage, Circular Economy and Renewable Energies in rural and mountain areas, Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Beira Interior, Apr 2024, Covilhã, Portugal</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence cultures, Communications between humans and machines in a plural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Torino &amp; Loughborough Universities, Oct 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...500 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technologies of communication: revisiting Michel de Certeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for phenomenology and media, 24th Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Millersville University, Mar 2023, Lancaster, PA, US., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phenomenological rereading of Michel de Certeau's approach to understanding digital identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour de terrains et méthodologies SHS en recherche-création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCO, Angers, Sep 2023, Angers (Online), France</w:t>
+              <w:t xml:space="preserve">Society for Phenomenology and Media Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...197 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal methodology and analysis of movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EASA Biennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De los métodos visuales a los métodos multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la comunicación y sus distintas miradas: España, Francia, Portugal y México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2600,51 +2600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le positionnement de MTN opérateur de télécommunications comme nouvel acteur providentiel et compassionnel du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Miere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2682,51 +2682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies audio-visuelles hors du film de recherche : questionnements sur l’interactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique, Postures et apports transdisciplinaires en SHS, Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme FRESH (Film et Recherche en Sciences Humaines et sociales), May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2745,195 +2745,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Museums and Technologies in Times of Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPM Online Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Phenomenology and Media, Jan 2021, On Line, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions in Virtual Reality: a phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text &amp; Image, Conference 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 360 videos as a methodology to study the relationships between senses and audiovisual contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Ramirez Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2971,51 +2971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métodos visuales y nuevos medios: una oportunidad para las ciencias de la comunicación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retos de la comunicación a nivel global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,51 +3040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Painting to Virtual Reality: The Scream and the Contemporaneity of Phenomenological Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Phenomenology and Media, Mar 2019, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,51 +3109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emoción en las redes sociales digitales como parte del movimiento social de los Chalecos Amarillos (Gilets Jaunes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto José Luis Carrillo Canán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3191,51 +3191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication holographique : application d’une méthode visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art[S] Territoire[S] hypermédia &amp; JE-U d'Attention[S]. Entre collections d’art et d’architecture : la question des réalités mixtes dans les mises en espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEFI-CréaTIC, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3254,208 +3254,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visual interactive methods: epistemological debate in the French-speaking scientific community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth International Visual Methods Conference (IVMC6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University for Political Studies and Public Administration, Jul 2019, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The visual analysis of urban realities trough 360 video: The 19S earthquake case in México (2017) and the Project S19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Ramirez Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modes de présence dans la ville post-numérique. Vers une ville sociale intelligente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HyperUrbain.7 conference, Oct 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conferencia Magistral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Coloquio Internacional del DEIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Anahuac Queretaro, Oct 2019, Queretaro, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3480,51 +3480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’état mental antagoniste et omniprésent en temps réel: polarisation et réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto José Luis Carrillo Canán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international méthodes visuelles et multimodales en SHS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, La Laguna, Tenerifa, Spain. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3905,51 +3905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research into intellectual and cultural heritage: methodological experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-UNITA WORKSHOPS Research Challenges for Cultural Heritage, Circular Economy and Renewable Energies in rural and mountain areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Beirar Interior, 2024, 978-989-9239-02-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,51 +3983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes visuelles appliquées à la communication numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4132,51 +4132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images interactives et nouvelles écritures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba-Maria Marin Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4207,51 +4207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophical approaches on mobile communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carillo Canan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4694,51 +4694,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las redes sociales y la antipolítica en tanto crisis de la discursividad comunicativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carillo Canan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,51 +4793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperception et présence numérique dans une installation de réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence / Absence. Les battements du contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp 33-46, 2022, 979-10-300-0774-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4862,51 +4862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The visual analysis of urban realities trough 360 video: The 19S earthquake case in México (2017) and the Project S19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Ramirez Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4938,229 +4938,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sam ex machina : corps absents, corps présents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre corps et machines à communiquer : Représentations, Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, 237741012X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sam ex machina : corps absents, corps présents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre corps et machines à communiquer - Représentations, interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-52, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie visuelle au carrefour de l’anthropologie visuelle et de la psychologie sociale : recherche sur des populations brésiliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arley Andriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5230,64 +5230,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphones : Mobility of body and networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilyana Valentinova Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5611,51 +5611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mq7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Ram&#237;rez Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04316113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Miere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04397102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752669v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Contreras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4815719" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain S&#233;bastien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Squires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Vogel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1419" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleni Reyes Monreal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ceballos Cuadrado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escalera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Miere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Ramirez Alvarado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Luis Carrillo Can&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro Dambreville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/9239-02-09" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba-Maria Marin Carrillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carillo Canan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/611-le-corps-commutatif-de-la-television-a-la-visiophonie.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bernabe Loranca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arley Andriolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Ram&#237;rez Alvarado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.03" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mq7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04316113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Miere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04397102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752669v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Contreras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4815719" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain S&#233;bastien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Squires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Vogel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1419" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleni Reyes Monreal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ceballos Cuadrado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escalera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Miere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Ramirez Alvarado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Luis Carrillo Can&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro Dambreville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/9239-02-09" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba-Maria Marin Carrillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carillo Canan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/611-le-corps-commutatif-de-la-television-a-la-visiophonie.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bernabe Loranca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arley Andriolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>