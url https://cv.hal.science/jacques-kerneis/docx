--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -595,585 +595,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01639485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contextualité d'une ressource sur les séismes à l'école primaire : articulations de différents régimes de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Didactiques des sciences en contexte, 6, pp.40-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La durabilité à l’Université et dans le monde économique : le regard des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Diemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de données textuelles informatisée : l’articulation de trois méthodologies, avantages et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.65-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035933ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six topiques pour (re)construire l’éducation aux médias et à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Sud-Est européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'analyse des médias, SYNERGIES SUD-EST EUROPÉEN (4), pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualité d'une ressource sur les séismes à l'école primaire : articulations de régimes de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Didactiques des sciences en contexte, 6, pp.40-61</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 6, pp.40-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Six topiques pour (re)construire l’éducation aux médias et à l’information</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infographies de presse à l'école : des effets de contextes à travers une étude socio-didactique comparatiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, pp.45-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.7150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143518v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03098140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les natifs numériques profitent-ils de la convergence ?</w:t>
               </w:r>
@@ -1270,195 +1270,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Theoretical analysis of three research apparatuses about media and information literacy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias et à l'information, une opportunité à saisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiadoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : un élément structurant de la construction d'une professionnalité pour les étudiants en master documentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,125 +2274,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport aux images à Mayotte (en régime numérique) : points de vue</w:t>
+                <w:t xml:space="preserve">Exploration des représentations des professeur.e.s des écoles stagiaires à Mayotte : analyses lexico-sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Girard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04519231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque International sur la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport aux images à Mayotte (en régime numérique) : points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04519228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiose dans l’action didactique conjointe : étude comparée de cas en éducation musicale, éducation aux médias et éducation physique et sportive, par la TACD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Nillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Retout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions du didactique en théorie de l’action conjointe en didactique (TACD) : enrôler, comprendre, expliquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2434,73 +2745,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La TACD en questions, questions à la didactique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2542,194 +2853,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiose dans l’action didactique conjointe : étude comparée de cas en éducation musicale, éducation aux médias et éducation physique et sportive, par la TACD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2784,263 +2974,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International sur la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’enseignement et d’apprentissage « autour » de Classes @ctus. Injonction à innover pour développer la créativité des élèves via la mobilisation des outils numériques dans le cadre d’EPI : quels effets en classe ? (accepté)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">Colloque International Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ax-Les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif d’Éducation aux Médias en primaire et au collège - l'exemple des Classes Actus en Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3082,73 +3190,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M@rsouin, May 2018, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiose dans l’action conjointe – comparaison de séquences d’enseignement/apprentissage en éducation physique et sportive (EPS) et en éducation aux médias et à l’information (EMI) par la théorie de l’action conjointe en didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque International de l’Association pour des Recherches Comparatistes en Didactique, Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiose dans l’action conjointe – comparaison de séquences d’enseignement/apprentissage en éducation physique et sportive (EPS) et en éducation aux médias et à l’information (EMI) par la théorie de l’action conjointe en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque International de l’Association pour des Recherches Comparatistes en Didactique, Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’enseignement et d’apprentissage « autour » de Classes @ctus. Injonction à innover pour développer la créativité des élèves via la mobilisation des outils numériques dans le cadre d’EPI : quels effets en classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3190,522 +3462,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Ludovia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Ax-Les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collectif étudiant chercheur : un espace de communication sur un chemin de crête.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une société inclusive : diversité de formations et de pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICARE, Oct 2018, Dembéni, Mayotte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique éducatif à Mayotte : penser les usages entre global et local, entre réel et imaginé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les usages du numérique en éducation : regards critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques des étudiant.e.s mahorais.e.s : approches contextuelles entre insularités et mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticemed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociologique et didactique des classes actus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3747,73 +3855,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif d’Education aux Médias en primaire et au collège – l’exemple des Classes Actus en Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3855,165 +3963,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dispositif d’Education aux Médias en primaire et au collège – l’exemple des Classes Actus en Finistère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621939v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04621413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interest of joint action theory in didactics to understand diversity in teaching units combining sport education and media education at primary school</w:t>
               </w:r>
@@ -4064,149 +4064,244 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de l’AIESEP, Cultures, Disciplines, Interactions : contextualizing Diversity in Physical Activities and Physical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04621416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interest of joint action theory in didactics to understand diversity in teaching units combining sport education and media education at primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Musard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de l’AIESEP, Cultures, Disciplines, Interactions : contextualizing Diversity in Physical Activities and Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pointe-à-Pitre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-02530718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des compétences professionnelles clé vues par des étudiants de première année de licence AES : confrontation avec différents modèles théoriques en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone « former au monde de demain : Transition socio-environnementale : former, éduquer et agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE - Université Clermont-Auvergne, Apr 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interest of joint action theory in didactics to understand diversity in teaching units combining sport education and media education at primary school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4235,237 +4330,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments méthodologiques pour mener une recherche en didactique dans une posture de chercheur-professeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Musard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de l’AIESEP, Cultures, Disciplines, Interactions : contextualizing Diversity in Physical Activities and Physical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pointe-à-Pitre, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque International de l’ARCD : "Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour des recherches comparatistes en didactique, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporalité dans les espaces de communication : le cas de l’œuvre d’Hubert-Félix Thiéfaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès de la SFSIC. Temps, temporalités et information-communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l’information et la Communication (SFSIC), Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagande islamiste et éducation aux médias et à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque international de l’Unirés. « Education et santé : quelle altérités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Universités pour l’Éducation à la santé (Unirés), Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias numériques dans les Classes Actus - productions, appropriations et usages des informations en ligne à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4481,2072 +4645,1908 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Forum des usages coopératifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brest, Jul 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard communicationnel sur l’anthologie « Industrialiser l’éducation »». Table ronde « les politiques publiques au service de l’industrialisation éducative ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « L’industrialisation de l’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles des nouveaux étudiant.e.s à l’université : la question du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisons des sciences de l'Homme en Bretagne, May 2016, Douarnenez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similitudes et différences dans l’usage de deux CAQDAS destinés à discréter un flux d’images et à fouiller un texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Bricolages et explorations". Comment s’approprier des outils et méthodes dans l’analyse quantitative en sciences sociales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Humor Studies (ISHS), May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement en mode projet à l'Université : le cas du module dynamique d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone « former au monde de demain". De la créativité à l’innovation dans les dispositifs et les pratiques pédagogiques et professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Clermont-Ferrand, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses textuelles complémentaires aux données vidéo - Table ronde « Efficience du traitement de données vidéo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études ViSA (Vidéos de Situation d'enseignement et d'Apprentissage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche en Didactique, Education et Formation (LIRDEF); Université de Montpellier, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ombre à la lumière des textes d’Hubert-Félix Thiéfaine : éclairage textométrique de deux archétypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS – Université de Nice Sophia Antipolis, Jun 2016, Nice, France. pp.451-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéfaine interpelle : aspects temporels d'un espace de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles genrées des étudiant.e.s ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS M@rsouin, May 2016, Douarnenez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01329994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « savoir-devenir » un pont entre EMI et EDD dans le nouveau design de l'école de 2015 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque International de l’ARCD : "Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour des recherches comparatistes en didactique, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international francophone « former au monde de demain. Quelles compétences, communes ou spécifiques, entre l’éducation et la formation au développement durable et les autres éducations et formations à la solidarité, la santé, les médias et la gouvernance ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Clermont-Ferrand, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01336828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une éducation aux médias intégrée à la formation professionnelle en alternance des professeurs-documentalistes en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Éducation aux médias et pratiques pédagogiques innovantes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Descartes, Paris Sorbonne Nouvelle, UCAO, Colloque labellisé SFSIC, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif d’ingénierie didactique coopérative sur la prise en compte de l’interculturalité en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pastol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pogent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps 2015 de la recherche ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des ESPE, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01290967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences RSE : une approche concernant les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétences et Dispositifs de formation pour la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audencia et Centrale Nantes au sein de l’Alliance en partenariat avec la région des Pays de la Loire, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation aux médias et à l’information : un élément constitutif de l’identité professionnelle des professeurs-documentalistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Môle @rmoricain de recherche sur la société de l'information et les usages d'Internet, May 2015, Saint-Jacut-de-la-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un dispositif d’ingénierie didactique coopérative sur la prise en compte de l’interculturalité en classe</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « savoir-devenir » un pont entre EMI et EDD dans le nouveau design de l’école de 2015 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafille Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Former au monde de demain. Quelles compétences, communes ou spécifiques, entre l’éducation et la formation au développement durable et les autres éducations et formations à : la solidarité, la santé, les médias et la gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Clermont-Ferrand, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation aux médias et à l'information : un élément constitutif de l'identité professionnelle des professeurs documentalistes ? Entrée par la professionnalité et problèmes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2015, Saint-Jacut de la Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01336834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles traces de développement professionnel dans le domaine de l’éducation aux médias et à l’information à l’issue de la formation initiale des professeurs-documentalistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème congrès des enseignants-documentalistes de l'éducation nationale : « Enseigner-apprendre l'information-documentation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fadben : Fédération des enseignants-documentalistes de l'éducation nationale, Oct 2015, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary School Teacher’s Documentation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'éducation aux médias et à l'information : un élément constitutif de l'identité professionnelle des professeurs documentalistes ? Entrée par la professionnalité et problèmes méthodologiques</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle intégration de l’éducation aux médias et à l’information dans la formation professionnelle en alternance des enseignants-documentalistes ? Architextes choisis par les étudiants et compétences info-documentaires et médiatiques travaillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS M@rsouin, May 2015, Saint-Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">10ème congrès des enseignants-documentalistes de l'éducation nationale : « Enseigner-apprendre l'information-documentation ! »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des professeurs-documentaliste de l'Education nationale (A.P.D.E.N), Oct 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary school teachers' documentation systems. In Education and transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Educational Research -"Education and Transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelle intégration de l’éducation aux médias et à l’information dans la formation professionnelle en alternance des enseignants-documentalistes ? Architextes choisis par les étudiants et compétences info-documentaires et médiatiques travaillées</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonder de nouvelles pratiques d'enquête et d'annotations images-textes grâce au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès des enseignants-documentalistes de l'éducation nationale : « Enseigner-apprendre l'information-documentation ! »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des professeurs-documentaliste de l'Education nationale (A.P.D.E.N), Oct 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">http://eda.recherche.parisdescartes.fr/jocair-2014/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.Atelier 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le « savoir-devenir » un pont entre EMI et EDD dans le nouveau design de l'école de 2015 ?</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cours en ligne destiné à la formation initiale des enseignants : un exemple exemplaire pour identifier les conditions de possibilités d’une démarche intégrée d’éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone « former au monde de demain. Quelles compétences, communes ou spécifiques, entre l’éducation et la formation au développement durable et les autres éducations et formations à la solidarité, la santé, les médias et la gouvernance ». </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE de Clermont-Ferrand, Apr 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international " Education aux médias : nouveaux enjeux, rôles et statuts des acteurs ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCAO, Sorbonne nouvelle, Bordeaux 3, SFSIC, UFRICA, Mar 2014, Abidjan, Côte d’Ivoire. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une éducation aux médias intégrée à la formation professionnelle en alternance des professeurs-documentalistes en France.</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054951v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éducations à, enjeux et perspectives pour notre système éducatif, les cas de l’éducation au développement durable et de l’éducation aux Médias et à l’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Diemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les « éducations à » : un (des) levier(s) de transformation du système éducatif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espe de Rouen, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluralité des descriptions : regards sur l’empan contextes-contextualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRREF Centre de Recherches et de Ressources en Education et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Guadeloupe, Oct 2014, Abymes, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015139v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01054994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie universitaire numérique</w:t>
               </w:r>
@@ -6772,644 +6772,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Theoretical analysis of threeresearch apparatuses about media and information literacy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Concepts and Key Issues in Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Conference on Educational Research (ECER), Aug 2012, Cadix, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What Do Students Learn About Earthquakes With Graphical Representations? A Case Study At Grade 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 27 Didactic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Conference on Educational Research (ECER), Sep 2012, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argumentation utilisée aujourd’hui pour justifier la nécessité de l’éducation aux médias : analyse de la posture de l’auteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès des enseignants-documentalistes de l'éducation nationale : « Objets documentaires numériques : nouvel enseignement ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fadben : Fédération des enseignants-documentalistes de l'éducation nationale, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche d'enquête et l'engrammage des textes : une intelligence distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information, incertitudes, intelligences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Poitiers, France. pp.198-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête : un fil rouge pour l'initiation à la recherche des professeurs-documentalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes rencontres des chercheurs en interdidactique : L’initiation à la recherche dans la formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Theoretical analysis of threeresearch apparatuses about media and information literacy in France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginations of a didactical tool: Transana in different contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Punwalai Kewara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Concepts and Key Issues in Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Conference on Educational Research (ECER), Aug 2012, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">«Urban Education».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Conference on Educational Research (ECER), Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de la didactique du français sur l'éducation aux médias dans le cadre d'une pratique transversale instituée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contenus disciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Lille, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translittératie: A New Way for Digital, Knowledge and Media Education in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 6 : Open Learning: Media, Environments and CulturesCurrent and Future Perspectives on Media Competence, Media-Bildung, and "Literacies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Conference on Educational Research (ECER), Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143560v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01143561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newspapers at school : a high-level of uncertainty</w:t>
               </w:r>
@@ -7785,51 +7785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources vivantes et travail des professeurs en anglais, mathématiques et sciences physiques en seconde : quels points communs, quelles spécificités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Thépenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Clochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,77 +7942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner ça s'apprend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8099,51 +8099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8223,51 +8223,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ingénierie coopérative en didactique au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8322,51 +8322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieries coopératives : un fonctionnement général et un système de principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8566,50 +8566,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques des étudiants mahorais. Approches contextuelles entre insularités et mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Remond; Luc Massou; Philippe Bonfils; Khalid Berrada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement supérieur et numérique : mondialisation, mobilités : colloque, 28-30 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Éditions Universitaires de Lorraine, Nancy, pp.153-172, 2021, 9782814305953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sémiose dans l’action conjointe. Comparaison de séquences d’enseignement / apprentissage en éducation physique et sportive et en éducation aux médias et à l’information par la théorie de l’action conjointe en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8622,169 +8734,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARCD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports réciproques entre didactiques des disciplines et recherches comparatistes en didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620942v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03557022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour enseigner, il faut obtenir l’attention des élèves</w:t>
               </w:r>
@@ -8893,191 +8893,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancers en section sportive et infographies en classe de français : approches comparées</w:t>
+                <w:t xml:space="preserve">Lancers en section sportive et analyses d’infographies en classe de français. Approches comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.105-126, 2019, 9782753577527</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755856v1</w:t>
+                <w:t xml:space="preserve">hal-04620951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancers en section sportive et analyses d’infographies en classe de français. Approches comparées</w:t>
+                <w:t xml:space="preserve">Lancers en section sportive et infographies en classe de français : approches comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.105-126, 2019, 9782753577527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620951v1</w:t>
+                <w:t xml:space="preserve">hal-01755856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fonctions pour approcher le didactique : enrôler, comprendre, expliquer</w:t>
               </w:r>
@@ -9257,51 +9257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses complémentaires d’un manuel scolaire de lecture en CE1 à Mayotte : à la recherche de la contextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9352,51 +9352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'annotations à l'ère des médias numériques : étude de cas de l'architexte Diigo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonfils, Philippe Dumas, Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.57-70, 2016, 9782814302877</w:t>
@@ -9438,51 +9438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et apprentissage : observatoire des cadres de référence et des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. D. Nguyen; S. Dejean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet : interactions et interfaces. Actes du Xème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-343-01740-2</w:t>
@@ -9831,77 +9831,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet entrepreneurial comme outil de transmission de pratique RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10174,51 +10174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et apprentissage : observatoire des cadres de référence et des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10575,51 +10575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Ballarini-Santonocito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11050,51 +11050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03881764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11622" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01940125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01940175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.485" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035933ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3386" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01942188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nill&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Sene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Retout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jodry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pastol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pogent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafille Sylvie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lanhers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143535v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marquat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054951v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952717v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143561v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punwalai Kewara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00348697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Th&#233;penier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clochet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04810445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03557022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451046v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03881764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11622" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01940125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035933ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01940175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3386" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01942188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nill&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Sene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Retout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jodry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lanhers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pastol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pogent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafille Sylvie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054951v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143535v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marquat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952717v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punwalai Kewara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00348697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Th&#233;penier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clochet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04810445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03557022v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451046v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>