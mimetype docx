--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -902,187 +902,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contextualité d'une ressource sur les séismes à l'école primaire : articulations de régimes de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.40-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Six topiques pour (re)construire l’éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Sud-Est européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'analyse des médias, SYNERGIES SUD-EST EUROPÉEN (4), pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143519v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01940175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infographies de presse à l'école : des effets de contextes à travers une étude socio-didactique comparatiste</w:t>
               </w:r>
@@ -1153,282 +1153,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éducation aux médias et à l'information, une opportunité à saisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiadoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les natifs numériques profitent-ils de la convergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assogba Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.53-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.3386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of three research apparatuses about media and information literacy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949336v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01942188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : un élément structurant de la construction d'une professionnalité pour les étudiants en master documentation ?</w:t>
               </w:r>
@@ -1710,349 +1710,349 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie de l'Action Conjointe en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, NANCY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACD : 2ème congrès international de la théorie de l'action conjointe en didactique : pour une reconstruction de la forme scolaire d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, NANCY (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degrés : genèse d'une hybridation des pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, FRIBOURG, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degré : genèse d'une hybridation des pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276466v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.336-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2077,64 +2077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner en contexte hybride. Quelle évolution des pratiques pédagogiques, des postures et des gestes professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2293,51 +2293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des représentations des professeur.e.s des écoles stagiaires à Mayotte : analyses lexico-sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2546,446 +2546,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiose dans l’action didactique conjointe : étude comparée de cas en éducation musicale, éducation aux médias et éducation physique et sportive, par la TACD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fonctions du didactique en théorie de l’action conjointe en didactique (TACD) : enrôler, comprendre, expliquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La TACD en questions, questions à la didactique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvain Retout</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiose dans l’action didactique conjointe : étude comparée de cas en éducation musicale, éducation aux médias et éducation physique et sportive, par la TACD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Nillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...103 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Grace Morales</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Retout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiose dans l’action didactique conjointe : étude comparée de cas en éducation musicale, éducation aux médias et éducation physique et sportive, par la TACD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Nillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Retout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International sur la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3112,50 +3112,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le numérique éducatif à Mayotte : penser les usages entre global et local, entre réel et imaginé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages du numérique en éducation : regards critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques des étudiant.e.s mahorais.e.s : approches contextuelles entre insularités et mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ticemed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’enseignement et d’apprentissage « autour » de Classes @ctus. Injonction à innover pour développer la créativité des élèves via la mobilisation des outils numériques dans le cadre d’EPI : quels effets en classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ax-Les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le collectif étudiant chercheur : un espace de communication sur un chemin de crête.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une société inclusive : diversité de formations et de pratiques innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICARE, Oct 2018, Dembéni, Mayotte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un dispositif d’Éducation aux Médias en primaire et au collège - l'exemple des Classes Actus en Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3190,73 +3583,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M@rsouin, May 2018, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sémiose dans l’action conjointe – comparaison de séquences d’enseignement/apprentissage en éducation physique et sportive (EPS) et en éducation aux médias et à l’information (EMI) par la théorie de l’action conjointe en didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3272,73 +3665,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque International de l’Association pour des Recherches Comparatistes en Didactique, Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sémiose dans l’action conjointe – comparaison de séquences d’enseignement/apprentissage en éducation physique et sportive (EPS) et en éducation aux médias et à l’information (EMI) par la théorie de l’action conjointe en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3354,450 +3747,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque International de l’Association pour des Recherches Comparatistes en Didactique, Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621405v1</w:t>
-              </w:r>
-[...391 lines deleted...]
-                <w:t xml:space="preserve">hal-01755896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociologique et didactique des classes actus.</w:t>
               </w:r>
@@ -4455,536 +4455,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en mode projet à l'Université : le cas du module dynamique d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international francophone « former au monde de demain". De la créativité à l’innovation dans les dispositifs et les pratiques pédagogiques et professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Clermont-Ferrand, Apr 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similitudes et différences dans l’usage de deux CAQDAS destinés à discréter un flux d’images et à fouiller un texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Bricolages et explorations". Comment s’approprier des outils et méthodes dans l’analyse quantitative en sciences sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Humor Studies (ISHS), May 2016, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques informationnelles des nouveaux étudiant.e.s à l’université : la question du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisons des sciences de l'Homme en Bretagne, May 2016, Douarnenez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation aux médias numériques dans les Classes Actus - productions, appropriations et usages des informations en ligne à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Forum des usages coopératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brest, Jul 2016, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard communicationnel sur l’anthologie « Industrialiser l’éducation »». Table ronde « les politiques publiques au service de l’industrialisation éducative ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’industrialisation de l’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La temporalité dans les espaces de communication : le cas de l’œuvre d’Hubert-Félix Thiéfaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès de la SFSIC. Temps, temporalités et information-communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l’information et la Communication (SFSIC), Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagande islamiste et éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international de l’Unirés. « Education et santé : quelle altérités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Universités pour l’Éducation à la santé (Unirés), Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951073v1</w:t>
-              </w:r>
-[...369 lines deleted...]
-                <w:t xml:space="preserve">hal-01950730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses textuelles complémentaires aux données vidéo - Table ronde « Efficience du traitement de données vidéo »</w:t>
               </w:r>
@@ -5115,440 +5115,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques informationnelles genrées des étudiant.e.s ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2016, Douarnenez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01329994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thiéfaine interpelle : aspects temporels d'un espace de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pratiques informationnelles genrées des étudiant.e.s ?</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une éducation aux médias intégrée à la formation professionnelle en alternance des professeurs-documentalistes en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lanhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS M@rsouin, May 2016, Douarnenez, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Éducation aux médias et pratiques pédagogiques innovantes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Descartes, Paris Sorbonne Nouvelle, UCAO, Colloque labellisé SFSIC, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « savoir-devenir » un pont entre EMI et EDD dans le nouveau design de l'école de 2015 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone « former au monde de demain. Quelles compétences, communes ou spécifiques, entre l’éducation et la formation au développement durable et les autres éducations et formations à la solidarité, la santé, les médias et la gouvernance ». </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Clermont-Ferrand, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01336828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une éducation aux médias intégrée à la formation professionnelle en alternance des professeurs-documentalistes en France.</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « savoir-devenir » un pont entre EMI et EDD dans le nouveau design de l’école de 2015 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Lanhers</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafille Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Éducation aux médias et pratiques pédagogiques innovantes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris Descartes, Paris Sorbonne Nouvelle, UCAO, Colloque labellisé SFSIC, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">« Former au monde de demain. Quelles compétences, communes ou spécifiques, entre l’éducation et la formation au développement durable et les autres éducations et formations à : la solidarité, la santé, les médias et la gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Clermont-Ferrand, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif d’ingénierie didactique coopérative sur la prise en compte de l’interculturalité en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pastol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pogent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps 2015 de la recherche ESPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national des ESPE, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01290967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences RSE : une approche concernant les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5590,208 +5672,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences et Dispositifs de formation pour la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audencia et Centrale Nantes au sein de l’Alliance en partenariat avec la région des Pays de la Loire, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01220728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation aux médias et à l’information : un élément constitutif de l’identité professionnelle des professeurs-documentalistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Môle @rmoricain de recherche sur la société de l'information et les usages d'Internet, May 2015, Saint-Jacut-de-la-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952243v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01143536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias et à l'information : un élément constitutif de l'identité professionnelle des professeurs documentalistes ? Entrée par la professionnalité et problèmes méthodologiques</w:t>
               </w:r>
@@ -5840,713 +5840,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01336834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Secondary School Teacher’s Documentation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles traces de développement professionnel dans le domaine de l’éducation aux médias et à l’information à l’issue de la formation initiale des professeurs-documentalistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème congrès des enseignants-documentalistes de l'éducation nationale : « Enseigner-apprendre l'information-documentation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fadben : Fédération des enseignants-documentalistes de l'éducation nationale, Oct 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Secondary School Teacher’s Documentation Systems</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary school teachers' documentation systems. In Education and transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gruson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Jameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research -"Education and Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle intégration de l’éducation aux médias et à l’information dans la formation professionnelle en alternance des enseignants-documentalistes ? Architextes choisis par les étudiants et compétences info-documentaires et médiatiques travaillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès des enseignants-documentalistes de l'éducation nationale : « Enseigner-apprendre l'information-documentation ! »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des professeurs-documentaliste de l'Education nationale (A.P.D.E.N), Oct 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cours en ligne destiné à la formation initiale des enseignants : un exemple exemplaire pour identifier les conditions de possibilités d’une démarche intégrée d’éducation aux médias et à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research -"Education and Transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque international " Education aux médias : nouveaux enjeux, rôles et statuts des acteurs ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCAO, Sorbonne nouvelle, Bordeaux 3, SFSIC, UFRICA, Mar 2014, Abidjan, Côte d’Ivoire. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054951v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonder de nouvelles pratiques d'enquête et d'annotations images-textes grâce au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">http://eda.recherche.parisdescartes.fr/jocair-2014/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.Atelier 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un cours en ligne destiné à la formation initiale des enseignants : un exemple exemplaire pour identifier les conditions de possibilités d’une démarche intégrée d’éducation aux médias et à l’information</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluralité des descriptions : regards sur l’empan contextes-contextualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Education aux médias : nouveaux enjeux, rôles et statuts des acteurs ".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCAO, Sorbonne nouvelle, Bordeaux 3, SFSIC, UFRICA, Mar 2014, Abidjan, Côte d’Ivoire. pp.10</w:t>
+              <w:t xml:space="preserve">Séminaire du CRREF Centre de Recherches et de Ressources en Education et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Guadeloupe, Oct 2014, Abymes, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éducations à, enjeux et perspectives pour notre système éducatif, les cas de l’éducation au développement durable et de l’éducation aux Médias et à l’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Diemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les « éducations à » : un (des) levier(s) de transformation du système éducatif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espe de Rouen, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143535v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02015139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie universitaire numérique</w:t>
               </w:r>
@@ -7785,51 +7785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources vivantes et travail des professeurs en anglais, mathématiques et sciences physiques en seconde : quels points communs, quelles spécificités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Thépenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Clochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,51 +7942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner ça s'apprend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8099,51 +8099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8451,64 +8451,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire (sur-)vivre le lien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,90 +8572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques des étudiants mahorais. Approches contextuelles entre insularités et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abal-Kassim Cheik Ahamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Remond; Luc Massou; Philippe Bonfils; Khalid Berrada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement supérieur et numérique : mondialisation, mobilités : colloque, 28-30 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Éditions Universitaires de Lorraine, Nancy, pp.153-172, 2021, 9782814305953</w:t>
@@ -9076,51 +9076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fonctions pour approcher le didactique : enrôler, comprendre, expliquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9257,51 +9257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses complémentaires d’un manuel scolaire de lecture en CE1 à Mayotte : à la recherche de la contextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9651,169 +9651,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conditions de l'efficacité et de l'équité dans la construction d'une forme scolaire : l'éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, pp.1-13, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une recherche en éducation aux médias : ses implicites et leurs conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cohen-Azria &amp; N. Sayac (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'implicite : les méthodes de recherche en didactiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses Universitaires du Septentrion., pp.69-84, 2009, Education et didactiques, 978-2-7574-0122-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054944v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01054946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10806,51 +10806,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11050,51 +11050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03881764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11622" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01940125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035933ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01940175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3386" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01942188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nill&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Sene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Retout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jodry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lanhers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pastol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pogent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafille Sylvie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054951v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143535v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marquat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952717v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punwalai Kewara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00348697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Th&#233;penier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clochet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04810445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03557022v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451046v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03881764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11622" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01940125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035933ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01940175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01942188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nill&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Sene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Retout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abal-Kassim Cheik Ahamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jodry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01950733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951093v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01951073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lanhers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336828v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafille Sylvie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290967v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pastol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pogent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054951v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143535v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marquat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952717v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punwalai Kewara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00348697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Th&#233;penier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clochet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04810445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03557022v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054944v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451046v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>