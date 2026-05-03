--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -214,295 +214,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
+                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+                <w:t xml:space="preserve">Angélica L González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Julian Merder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+                <w:t xml:space="preserve">Karl Andraczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Michał Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individual-based Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296592v1</w:t>
+                <w:t xml:space="preserve">hal-05178126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
+                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica L González</w:t>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Merder</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Andraczek</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Brose</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Filipiak</w:t>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t>
+              <w:t xml:space="preserve">Individual-based Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178126v1</w:t>
+                <w:t xml:space="preserve">hal-05296592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using eco‐evolutionary models to improve management of introgression in brown trout</w:t>
               </w:r>
@@ -540,51 +540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (4), pp.e12789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -791,51 +791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Villemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves St-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -895,51 +895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of stress-mediated environmental sex determination for declining eel populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,490 +1006,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
+                <w:t xml:space="preserve">A demogenetic individual based model for the evolution of traits and genome architecture under sexual selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Lamarins</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13508⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909303v1</w:t>
+                <w:t xml:space="preserve">hal-03554487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demogenetic individual based model for the evolution of traits and genome architecture under sexual selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chevalier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Daupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e8. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.1988-2001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554487v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of environmental sex determination: Trending populations in stressful environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using Reciprocal Transplants to Assess Local Adaptation, Genetic Rescue, and Sexual Selection in Newly Established Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.14176⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176416v1</w:t>
+                <w:t xml:space="preserve">hal-03102333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Reciprocal Transplants to Assess Local Adaptation, Genetic Rescue, and Sexual Selection in Newly Established Populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Theory of environmental sex determination: Trending populations in stressful environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), 20 p. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes12010005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.14176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102333v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype‐by‐environment interactions drive the maintenance of genetic variation in a Salmo trutta L. hybrid zone</w:t>
               </w:r>
@@ -1514,51 +1514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, pp.2698-2711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1605,51 +1605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human influence on brown trout juvenile body size during metapopulation expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,64 +1739,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into methylmercury induced behavioral and energy-related gene transcriptional responses in European glass eel (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengtong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1860,64 +1860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuating Dynamics of Mate Availability Promote the Evolution of Flexible Choosiness in Both Sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,51 +1990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at the complex relationships between migration behavior and conditional strategy based on energy metabolism in the European glass eel (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengtong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of autophagy-related gene expression dynamics during long term fasting in European eel (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,51 +2937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3), pp.352-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3021,325 +3021,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the bare minimum : genetics and selection in populations founded by only a few parents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The context dependence of assortative mating: a demonstration with conspecific salmonid populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Hendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (9), pp.1827-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901382v1</w:t>
+                <w:t xml:space="preserve">hal-01901391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The context dependence of assortative mating: a demonstration with conspecific salmonid populations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From the bare minimum : genetics and selection in populations founded by only a few parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsha Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.21-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901391v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of strategies to conserve and restore intraspecific biodiversity of brown trout: outcomes from genetic monitoring in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3546,51 +3546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No early gender effects on energetic status and life history in a salmonid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puy Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dauba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (3), pp.255-266. </w:t>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4063,77 +4063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion Dynamics of a Fish-Free Landscape by Brown Trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of body size versus growth on the decision to migrate : a case study with Salmo trutta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of energetic status on ontogenetic niche shifts : emergence from the redd is linked to metabolic rate in brown trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,51 +4494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 317A (6), pp.347-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4727,51 +4727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (10), pp.1313-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4856,51 +4856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (4), pp.580-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4972,51 +4972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and sexual selection giveth and taketh away reproductive barriers : models of population divergence in guppies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Hendry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5160,315 +5160,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and variation of egg cannibalism in brown trout Salmo trutta</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Resident and migratory tactics in freshwater european eels are size-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-010-0656-0⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (7), pp.1483-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02360.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269290v1</w:t>
+                <w:t xml:space="preserve">hal-02594175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resident and migratory tactics in freshwater european eels are size-dependent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Occurrence and variation of egg cannibalism in brown trout Salmo trutta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (7), pp.1483-1493. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (4), pp.435-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02360.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-010-0656-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594175v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female preference for male body size in brown trout, Salmo trutta : is big still fashionable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Augery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5476,51 +5476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Parade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brinkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (1), pp.129-137. </w:t>
@@ -5583,51 +5583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual patterns of rhythmic swimming activity in Anguilla anguilla glass eels synchronised to water current reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 362 (2), pp.125-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5686,51 +5686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between individual behaviour and morphometry under different experimental conditions of temperature and feeding in glass eels (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5790,51 +5790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking dendritic network structures to population demogenetics: the downside of connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5932,51 +5932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale measurements as a conservation tool in endangered Zingel asper (Linnaeus, 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6061,51 +6061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale measurements as a conservation tool in endangered Zingel asper (Linnaeus, 1758).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling population viability in fragmented environments : contribution to the conservation of an endangered percid (Zingel asper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6260,64 +6260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des comportements de civelles d'Anguilla anguilla L. : influence de la densité et de la disponibilité en abris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 378-379, pp.47-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6368,51 +6368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (3), pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6450,64 +6450,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des comportements de civelles d'Anguilla anguilla L. Influence de la densité et de la disponibilité en abris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 378-379, pp.47-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6532,51 +6532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring population dynamics patterns in a rare fish, Zingel asper, trough capture-mark-recapture methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6635,51 +6635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring population dynamics patterns in a rare fish, Zingel asper, through capture-mark-recapture methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6711,282 +6711,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture-recapture estimates of space used in streams (CRESUS) at the population scale: case study on Zingel asper (percid), a threatened species of the Rhône catchment</w:t>
+                <w:t xml:space="preserve">Captyre Recapture Estimates of Space Used in Streams (CRESUS) at the population scale: case study on Zingel asper (percid), a threatened species of the Rhone catchment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Pradel</w:t>
+                <w:t xml:space="preserve">J. Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 61 (3), pp.476-486. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 61, pp.476-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126367v1</w:t>
+                <w:t xml:space="preserve">halsde-00153101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captyre Recapture Estimates of Space Used in Streams (CRESUS) at the population scale: case study on Zingel asper (percid), a threatened species of the Rhone catchment.</w:t>
+                <w:t xml:space="preserve">Capture-recapture estimates of space used in streams (CRESUS) at the population scale: case study on Zingel asper (percid), a threatened species of the Rhône catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Labonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Pradel</w:t>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 61, pp.476-486</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 61 (3), pp.476-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F04-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00153101v1</w:t>
+                <w:t xml:space="preserve">hal-02126367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a generalised linear model to test habitat preferences : the example of Zingel asper, an endemic endangered percid of the River Rhone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7069,51 +7069,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et structure génomique d’une population de truite en expansion aux Iles Kerguelen : mise au point d’une approche de Poolseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7207,51 +7207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du stress individuel le long de fronts de colonisation post-glaciaires : une approche basée sur les télomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7319,51 +7319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales of the Desolation Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoWPaS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7401,51 +7401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary-driven management of brown trout (Salmo trutta. L) intraspecific diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorinda Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7608,64 +7608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7697,139 +7697,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A (quick) panorama of salmonids invasion research in Kerguelen Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reproductive isolation and management of Mediterranean and Atlantic lineages in Brown trout (module MEDITERRANEA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Invasions Biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réseau Caqsis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454406v1</w:t>
+                <w:t xml:space="preserve">hal-02454493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module RUNAWAY: co-évolution du génome et des traits sous l'influence de la sélection sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau CAQSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7848,122 +7874,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive isolation and management of Mediterranean and Atlantic lineages in Brown trout (module MEDITERRANEA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A (quick) panorama of salmonids invasion research in Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Caqsis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR Invasions Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454493v1</w:t>
+                <w:t xml:space="preserve">hal-02454406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de la sélection sexuelle en milieu semi-contrôlé</w:t>
               </w:r>
@@ -7988,51 +7988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau comportemental EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Moulis, France. 25 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8221,64 +8221,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elosegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nowpas 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Machynlleth, United Kingdom. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8475,51 +8475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nowpas 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Trondheim, Norway. pp.16-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8665,51 +8665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la biodiversité intra-spécifique chez la truite commune (Salmo trutta L.) et utilisation d'un modèle démo-génétique comme outil d'aide pour la mise en oeuvre des stratégies de conservation et restauration des populations natives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8747,77 +8747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling invasion dynamic in virgin ecosystems : brown trout in Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8849,273 +8849,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of reproductive system in Salmo trutta</w:t>
+                <w:t xml:space="preserve">Evolution of sex roles : a trade-off between having sex and keeping an eye on children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowpas 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Trondheim, Norway. pp.20-20</w:t>
+              <w:t xml:space="preserve">8. meeting "Ecology and Behaviour". SERL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Chizé, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806435v1</w:t>
+                <w:t xml:space="preserve">hal-02806519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sex roles : a trade-off between having sex and keeping an eye on children</w:t>
+                <w:t xml:space="preserve">Evolution of reproductive system in Salmo trutta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. meeting "Ecology and Behaviour". SERL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Chizé, France. 1 p</w:t>
+              <w:t xml:space="preserve">Nowpas 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trondheim, Norway. pp.20-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806519v1</w:t>
+                <w:t xml:space="preserve">hal-02806435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9222,51 +9222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9304,51 +9304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of dendritic network structure on population biology and evolutionary ecology : a review of theoretical approaches for assessing human-mediated changes in connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Landscape Ecology Symposium Sustainability in Dynamic Lanscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Portland, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9412,51 +9412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Luarca, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Animal Section Symposium on Intra-specific diversity in aquatic animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sète, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9602,51 +9602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9710,51 +9710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9818,51 +9818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9939,51 +9939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Merchermek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10021,51 +10021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between gene flow and adaptive divergence in populations of guppies (Poecilia reticulata) : an individual based modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Hendry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10129,51 +10129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10224,51 +10224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une réforme de la politique agricole commune par le découplage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Fourgeaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10338,90 +10338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating individual stress along expansion ranges: a telomere based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maika Minjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Evolutionary Biology Congress (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
@@ -10463,77 +10463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can telomere length be estimated from fish scales to inform on individual stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïka Minjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10569,260 +10569,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids: hepatic glucokinaseis expressed in wild fish in Kerguelen islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
+              <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184256v1</w:t>
+                <w:t xml:space="preserve">hal-01901402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids: hepatic glucokinaseis expressed in wild fish in Kerguelen islands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901402v1</w:t>
+                <w:t xml:space="preserve">hal-02184256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genes to ecosystems, adaptation of introduced salmonids to a changing sub-Antarctic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10955,51 +10955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11018,273 +11018,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consanguinité et sélection sur l'homozygotie chez la truite aux Iles Kerguelen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A unified framework to disentangle the effects of traits on components of sexual selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
+              <w:t xml:space="preserve">15. International Society for Behavioral Ecology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, New York, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742337v1</w:t>
+                <w:t xml:space="preserve">hal-02797757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework to disentangle the effects of traits on components of sexual selection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Consanguinité et sélection sur l'homozygotie chez la truite aux Iles Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Society for Behavioral Ecology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, New York, United States. , 2014</w:t>
+              <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797757v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11472,51 +11472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -11570,51 +11570,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive system in brown trout : on-going evolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11723,51 +11723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere length can be estimated from fish scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11867,51 +11867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12064,77 +12064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demogenetic individual based model for the evolution of traits and genome architecture under sexual selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -12188,51 +12188,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12306,51 +12306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie évolutive de la colonisation des îles Kerguelen par les salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12428,51 +12428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la fragmentation dans le fonctionnement des populations de truites fario (Salmo trutta) : cas du bassin versant de la Bidasoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12490,51 +12490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des populations de truites (Salmo trutta fario) dans le bassin de la Bidasoa : utilisation du module BIDASOA sur la plateforme CAPSIS-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -12556,51 +12556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du fonctionnement des populations de truites (Salmo trutta) dans le bassin de la Bidassoa : troisième compte-rendu d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12650,51 +12650,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation individuelle du comportement dans les populations de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Pau et des Pays de l'Adour, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12770,51 +12770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12858,51 +12858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13010,51 +13010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3200ED87"/>
+    <w:nsid w:val="ED220914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13241,51 +13241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-3029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070206759" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsha Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Mcintosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Correa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03003-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ferchiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villemur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8040174" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09730-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.83" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14176" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin T&#233;tillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13307" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le H&#233;naff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12262" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18164-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2MPVP61-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12914" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caudron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9405-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dauba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-013-0148-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDMZ84XR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0861-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24CFF49726465D07B3F5B0F3FF356F53EFB5A0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2109-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74H0L87C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1728" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salomon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640HZG8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-009-0385-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLXF421-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hendry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652992" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02360.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3NGJHQH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Augery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinkert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.09.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCVNBLN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.06.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3NDGWRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laffite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Parisi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16976.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV4TD6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Danancher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.810" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZX74DDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00222939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-245" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664436v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2005.00013.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF4FB8KS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126367v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790733v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Folio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454493v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901377v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.050" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7T43RJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810957v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750434v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806519v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752096v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821056v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761815v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834229v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901402v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797757v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833092v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102620v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832397v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832945v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802123v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428736v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-3029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070206759" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsha Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Mcintosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Correa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03003-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ferchiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villemur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8040174" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09730-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin T&#233;tillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13307" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le H&#233;naff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12262" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18164-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2MPVP61-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901391v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12914" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caudron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9405-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dauba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-013-0148-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDMZ84XR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0861-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24CFF49726465D07B3F5B0F3FF356F53EFB5A0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2109-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74H0L87C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1728" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salomon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640HZG8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-009-0385-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLXF421-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hendry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652992" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02360.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3NGJHQH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Augery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinkert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.09.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCVNBLN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.06.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3NDGWRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laffite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Parisi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16976.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV4TD6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Danancher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.810" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZX74DDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00222939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-245" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664436v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2005.00013.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF4FB8KS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153101v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126367v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790733v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Folio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901377v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.050" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7T43RJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810957v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750434v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806519v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806435v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752096v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821056v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761815v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834229v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901402v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833092v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102620v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832397v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832945v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802123v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428736v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>