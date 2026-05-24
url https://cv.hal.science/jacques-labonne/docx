--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -214,295 +214,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
+                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica L González</w:t>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Merder</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Andraczek</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Brose</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Filipiak</w:t>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t>
+              <w:t xml:space="preserve">Individual-based Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178126v1</w:t>
+                <w:t xml:space="preserve">hal-05296592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
+                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+                <w:t xml:space="preserve">Angélica L González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Julian Merder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+                <w:t xml:space="preserve">Karl Andraczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Michał Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individual-based Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296592v1</w:t>
+                <w:t xml:space="preserve">hal-05178126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using eco‐evolutionary models to improve management of introgression in brown trout</w:t>
               </w:r>
@@ -540,51 +540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (4), pp.e12789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -791,51 +791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Villemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves St-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -876,213 +876,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of stress-mediated environmental sex determination for declining eel populations</w:t>
+                <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Crowley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+                <w:t xml:space="preserve">Camille Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bardonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Daupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (4), pp.1157-1186. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.1988-2001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11160-022-09730-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855331v1</w:t>
+                <w:t xml:space="preserve">hal-03909303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demogenetic individual based model for the evolution of traits and genome architecture under sexual selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1110,693 +1114,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
+                <w:t xml:space="preserve">Implications of stress-mediated environmental sex determination for declining eel populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+                <w:t xml:space="preserve">Philip Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Fririon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vernier</w:t>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Daupagne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (12), pp.1988-2001. </w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.1157-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11160-022-09730-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909303v1</w:t>
+                <w:t xml:space="preserve">hal-03855331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Reciprocal Transplants to Assess Local Adaptation, Genetic Rescue, and Sexual Selection in Newly Established Populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Genotype‐by‐environment interactions drive the maintenance of genetic variation in a Salmo trutta L. hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12010005⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.2698-2711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102333v1</w:t>
+                <w:t xml:space="preserve">hal-03420466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of environmental sex determination: Trending populations in stressful environments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human influence on brown trout juvenile body size during metapopulation expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.14176⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176416v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype‐by‐environment interactions drive the maintenance of genetic variation in a Salmo trutta L. hybrid zone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Theory of environmental sex determination: Trending populations in stressful environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13307⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420466v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human influence on brown trout juvenile body size during metapopulation expansion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Using Reciprocal Transplants to Assess Local Adaptation, Genetic Rescue, and Sexual Selection in Newly Established Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (10), </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes12010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420470v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into methylmercury induced behavioral and energy-related gene transcriptional responses in European glass eel (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengtong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1873,51 +1873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuating Dynamics of Mate Availability Promote the Evolution of Flexible Choosiness in Both Sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,51 +1990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at the complex relationships between migration behavior and conditional strategy based on energy metabolism in the European glass eel (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengtong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,51 +2124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids : hepatic glucokinase is expressed in wild fish in Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.925-934. </w:t>
@@ -2373,1250 +2373,1250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanin in a changing world: brown trout coloration reflects alternative reproductive strategies in variable environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of autophagy-related gene expression dynamics during long term fasting in European eel (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roussille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arx102⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18164-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604759v1</w:t>
+                <w:t xml:space="preserve">hal-01695895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown trout spawning habitat selection and its effects on egg survival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">With our powers combined: integrating behavioral and genetic data to estimate mating success and sexual selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Lang</w:t>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+                <w:t xml:space="preserve">Laura Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (1), pp.133-140. </w:t>
+              <w:t xml:space="preserve">Rethinking Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eff.12262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.2.14956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901368v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of autophagy-related gene expression dynamics during long term fasting in European eel (Anguilla anguilla)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melanin in a changing world: brown trout coloration reflects alternative reproductive strategies in variable environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Vincent Roussille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (6), pp.online first. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18164-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arx102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695895v1</w:t>
+                <w:t xml:space="preserve">hal-01604759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With our powers combined: integrating behavioral and genetic data to estimate mating success and sexual selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Brown trout spawning habitat selection and its effects on egg survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Royer</w:t>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.2.14956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eff.12262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588622v1</w:t>
+                <w:t xml:space="preserve">hal-01901368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can female preference drive intraspecific diversity dynamics in brown trout (Salmo trutta, L.)?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From the bare minimum : genetics and selection in populations founded by only a few parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsha Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.21-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901369v1</w:t>
+                <w:t xml:space="preserve">hal-01901382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The context dependence of assortative mating: a demonstration with conspecific salmonid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Hendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. Hendry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Elosegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (9), pp.1827-1835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.12914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the bare minimum : genetics and selection in populations founded by only a few parents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluation of strategies to conserve and restore intraspecific biodiversity of brown trout: outcomes from genetic monitoring in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-015-9405-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901382v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of strategies to conserve and restore intraspecific biodiversity of brown trout: outcomes from genetic monitoring in the French Alps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental evidence of population differences in reproductive investment conditional on environmental stochasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-015-9405-y⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541, pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901371v1</w:t>
+                <w:t xml:space="preserve">hal-01901365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of population differences in reproductive investment conditional on environmental stochasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can female preference drive intraspecific diversity dynamics in brown trout (Salmo trutta, L.)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.352-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eff.12215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.69⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concentration of plasma metabolites varies throughout reproduction and affects offspring number in wild brown trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 184, pp.90-96. </w:t>
@@ -3679,51 +3679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No early gender effects on energetic status and life history in a salmonid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puy Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dauba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (3), pp.255-266. </w:t>
@@ -3947,77 +3947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigger is not always better : egg size influences survival throughout incubation in brown trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4063,77 +4063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion Dynamics of a Fish-Free Landscape by Brown Trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of body size versus growth on the decision to migrate : a case study with Salmo trutta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,77 +4339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of energetic status on ontogenetic niche shifts : emergence from the redd is linked to metabolic rate in brown trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 168 (2), pp.371-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4468,77 +4468,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female effects on offspring energetic status and consequences on early development in yolk feeding brown trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 317A (6), pp.347-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4695,341 +4695,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable self-similar sinuosity properties within simulated river networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Male antagonistic behaviour after spawning suggests paternal care in brown trout, Salmo trutta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Maider Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.580-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2011.00507.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.2153⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647991v1</w:t>
+                <w:t xml:space="preserve">hal-02269289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male antagonistic behaviour after spawning suggests paternal care in brown trout, Salmo trutta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+                <w:t xml:space="preserve">Variable self-similar sinuosity properties within simulated river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maider Larrieu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ludovic Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (4), pp.580-587. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (10), pp.1313-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2011.00507.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.2153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269289v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing maternal effects on metabolic rate dynamics along early development in brown trout (Salmo trutta): an individual-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180 (1), pp.25-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and sexual selection giveth and taketh away reproductive barriers : models of population divergence in guppies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Hendry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5179,51 +5179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resident and migratory tactics in freshwater european eels are size-dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,90 +5295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and variation of egg cannibalism in brown trout Salmo trutta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (4), pp.435-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5424,51 +5424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female preference for male body size in brown trout, Salmo trutta : is big still fashionable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Augery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5476,51 +5476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Parade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brinkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (1), pp.129-137. </w:t>
@@ -5570,64 +5570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual patterns of rhythmic swimming activity in Anguilla anguilla glass eels synchronised to water current reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 362 (2), pp.125-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5686,51 +5686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between individual behaviour and morphometry under different experimental conditions of temperature and feeding in glass eels (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5790,90 +5790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking dendritic network structures to population demogenetics: the downside of connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (10), pp.1479-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5932,64 +5932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale measurements as a conservation tool in endangered Zingel asper (Linnaeus, 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6061,64 +6061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale measurements as a conservation tool in endangered Zingel asper (Linnaeus, 1758).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6150,308 +6150,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00222939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling population viability in fragmented environments : contribution to the conservation of an endangered percid (Zingel asper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des comportements de civelles d'Anguilla anguilla L. : influence de la densité et de la disponibilité en abris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BFPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 378-379, pp.47-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664813v1</w:t>
+                <w:t xml:space="preserve">hal-02587698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des comportements de civelles d'Anguilla anguilla L. : influence de la densité et de la disponibilité en abris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of habitat fragmentation on spawning migration of brown trout (Salmo trutta L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 378-379, pp.47-65</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (3), pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587698v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of habitat fragmentation on spawning migration of brown trout (Salmo trutta L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling population viability in fragmented environments : contribution to the conservation of an endangered percid (Zingel asper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (3), pp.650-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F05-245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664436v1</w:t>
+                <w:t xml:space="preserve">hal-02664813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des comportements de civelles d'Anguilla anguilla L. Influence de la densité et de la disponibilité en abris</w:t>
               </w:r>
@@ -6463,51 +6463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 378-379, pp.47-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6532,64 +6532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring population dynamics patterns in a rare fish, Zingel asper, trough capture-mark-recapture methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (2), pp.463-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6635,64 +6635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring population dynamics patterns in a rare fish, Zingel asper, through capture-mark-recapture methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (2), pp.463-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6711,308 +6711,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captyre Recapture Estimates of Space Used in Streams (CRESUS) at the population scale: case study on Zingel asper (percid), a threatened species of the Rhone catchment.</w:t>
+                <w:t xml:space="preserve">Capture-recapture estimates of space used in streams (CRESUS) at the population scale: case study on Zingel asper (percid), a threatened species of the Rhône catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Labonne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 61, pp.476-486</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 61 (3), pp.476-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F04-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00153101v1</w:t>
+                <w:t xml:space="preserve">hal-02126367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture-recapture estimates of space used in streams (CRESUS) at the population scale: case study on Zingel asper (percid), a threatened species of the Rhône catchment</w:t>
+                <w:t xml:space="preserve">Captyre Recapture Estimates of Space Used in Streams (CRESUS) at the population scale: case study on Zingel asper (percid), a threatened species of the Rhone catchment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Pradel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">J. Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 61 (3), pp.476-486. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 61, pp.476-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126367v1</w:t>
+                <w:t xml:space="preserve">halsde-00153101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a generalised linear model to test habitat preferences : the example of Zingel asper, an endemic endangered percid of the River Rhone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 48, pp.687-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7063,307 +7063,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et structure génomique d’une population de truite en expansion aux Iles Kerguelen : mise au point d’une approche de Poolseq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Estimation du stress individuel le long de fronts de colonisation post-glaciaires : une approche basée sur les télomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Brahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">François Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">Maika Minjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21èmes journées scientifiques du CNFRAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144900v1</w:t>
+                <w:t xml:space="preserve">hal-05136942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du stress individuel le long de fronts de colonisation post-glaciaires : une approche basée sur les télomères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et structure génomique d’une population de truite en expansion aux Iles Kerguelen : mise au point d’une approche de Poolseq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gueraud</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maika Minjou</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées scientifiques du CNFRAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136942v1</w:t>
+                <w:t xml:space="preserve">hal-05144900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales of the Desolation Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoWPaS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7401,51 +7401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary-driven management of brown trout (Salmo trutta. L) intraspecific diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorinda Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7477,562 +7477,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du glucose en environnement austral par des salmonidés carnivores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MPDEE'18 Models in Population Dynamics, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454390v1</w:t>
+                <w:t xml:space="preserve">hal-02184257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation du glucose en environnement austral par des salmonidés carnivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE'18 Models in Population Dynamics, Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184257v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive isolation and management of Mediterranean and Atlantic lineages in Brown trout (module MEDITERRANEA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A (quick) panorama of salmonids invasion research in Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Caqsis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR Invasions Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454493v1</w:t>
+                <w:t xml:space="preserve">hal-02454406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module RUNAWAY: co-évolution du génome et des traits sous l'influence de la sélection sexuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reproductive isolation and management of Mediterranean and Atlantic lineages in Brown trout (module MEDITERRANEA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau CAQSIS</w:t>
+              <w:t xml:space="preserve">Réseau Caqsis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454416v1</w:t>
+                <w:t xml:space="preserve">hal-02454493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A (quick) panorama of salmonids invasion research in Kerguelen Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Module RUNAWAY: co-évolution du génome et des traits sous l'influence de la sélection sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Invasions Biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réseau CAQSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454406v1</w:t>
+                <w:t xml:space="preserve">hal-02454416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de la sélection sexuelle en milieu semi-contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau comportemental EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Moulis, France. 25 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8057,90 +8057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Pyrénées aux Alpes, la sélection sexuelle dans tous ses états chez la truite commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Chantriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8182,103 +8182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between reproductive success and physiological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elosegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nowpas 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Machynlleth, United Kingdom. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8329,51 +8329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8449,90 +8449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection sexuelle chez la truite commune (Salmo trutta L.) en milieu naturel : méthodologie et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France. 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8557,77 +8557,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms in intra-specific reproductive isolation in brown trout (Salmo trutta L.) between Mediterranean and Atlantic lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nowpas 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Trondheim, Norway. pp.16-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8652,64 +8652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la biodiversité intra-spécifique chez la truite commune (Salmo trutta L.) et utilisation d'un modèle démo-génétique comme outil d'aide pour la mise en oeuvre des stratégies de conservation et restauration des populations natives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8747,77 +8747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling invasion dynamic in virgin ecosystems : brown trout in Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8849,286 +8849,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sex roles : a trade-off between having sex and keeping an eye on children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Evolution of reproductive system in Salmo trutta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. meeting "Ecology and Behaviour". SERL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Chizé, France. 1 p</w:t>
+              <w:t xml:space="preserve">Nowpas 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trondheim, Norway. pp.20-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806519v1</w:t>
+                <w:t xml:space="preserve">hal-02806435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of reproductive system in Salmo trutta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Evolution of sex roles : a trade-off between having sex and keeping an eye on children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowpas 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Trondheim, Norway. pp.20-20</w:t>
+              <w:t xml:space="preserve">8. meeting "Ecology and Behaviour". SERL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Chizé, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806435v1</w:t>
+                <w:t xml:space="preserve">hal-02806519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9209,77 +9209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental influences on offspring energetic status in brown trout (Salmo trutta) : consequences on early behaviour and fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nowpas 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9304,51 +9304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of dendritic network structure on population biology and evolutionary ecology : a review of theoretical approaches for assessing human-mediated changes in connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Landscape Ecology Symposium Sustainability in Dynamic Lanscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Portland, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9367,407 +9367,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg cannibalism promotes paternal care in brown trout (Salmo trutta)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Individual variation of early behaviours : role of energetic status and parental control in brown trout (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Luarca, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">SEB Animal Section Symposium on Intra-specific diversity in aquatic animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Sète, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817507v1</w:t>
+                <w:t xml:space="preserve">hal-02820203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variation of early behaviours : role of energetic status and parental control in brown trout (Salmo trutta)</w:t>
+                <w:t xml:space="preserve">Influence of physiological processes on emergence of brown trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB Animal Section Symposium on Intra-specific diversity in aquatic animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Sète, France. 1 p</w:t>
+              <w:t xml:space="preserve">Nowpas 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pitlochry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820203v1</w:t>
+                <w:t xml:space="preserve">hal-02752096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physiological processes on emergence of brown trout (Salmo trutta)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Egg cannibalism promotes paternal care in brown trout (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowpas 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pitlochry, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Luarca, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752096v1</w:t>
+                <w:t xml:space="preserve">hal-02817507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic status, development and early behaviour of brown trout fry (Salmo trutta) : study of maternal effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Workshop for PhD students on anadromous salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9818,51 +9818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9939,64 +9939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Merchermek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes rencontres de l'ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10021,51 +10021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between gene flow and adaptive divergence in populations of guppies (Poecilia reticulata) : an individual based modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Hendry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10116,64 +10116,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological role of early dispersal in salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10224,51 +10224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une réforme de la politique agricole commune par le découplage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Fourgeaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10338,90 +10338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating individual stress along expansion ranges: a telomere based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maika Minjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Evolutionary Biology Congress (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
@@ -10463,77 +10463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can telomere length be estimated from fish scales to inform on individual stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïka Minjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10569,312 +10569,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids: hepatic glucokinaseis expressed in wild fish in Kerguelen islands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901402v1</w:t>
+                <w:t xml:space="preserve">hal-02184256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic game theoretical model predicts variance in choosiness when mate availability fluctuates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids: hepatic glucokinaseis expressed in wild fish in Kerguelen islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
+              <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184256v1</w:t>
+                <w:t xml:space="preserve">hal-01901402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genes to ecosystems, adaptation of introduced salmonids to a changing sub-Antarctic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Hendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. SCAR Biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Leuven, Belgium. 512 p., 2017, Book of abstracts. 12. SCAR Biology Symposium</w:t>
@@ -10903,103 +10903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat selection by females and effects on egg survival in brown trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11018,273 +11018,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework to disentangle the effects of traits on components of sexual selection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Consanguinité et sélection sur l'homozygotie chez la truite aux Iles Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Society for Behavioral Ecology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, New York, United States. , 2014</w:t>
+              <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797757v1</w:t>
+                <w:t xml:space="preserve">hal-02742337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consanguinité et sélection sur l'homozygotie chez la truite aux Iles Kerguelen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A unified framework to disentangle the effects of traits on components of sexual selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
+              <w:t xml:space="preserve">15. International Society for Behavioral Ecology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, New York, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742337v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11302,77 +11302,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du fonctionnement des populations de truites (Salmo trutta) dans le bassin de la Bidassoa : deuxième compte-rendu d'activité. (deuxieme semestre 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11420,103 +11420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du fonctionnement des populations de truites (Salmo trutta) dans le bassin de la Bidassoa : premier compte-rendu d'activite (deuxieme semestre 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -11570,77 +11570,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive system in brown trout : on-going evolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trout : from physiology to conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11723,77 +11723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere length can be estimated from fish scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maika Minjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11867,51 +11867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12077,64 +12077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demogenetic individual based model for the evolution of traits and genome architecture under sexual selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -12188,77 +12188,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12306,64 +12306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie évolutive de la colonisation des îles Kerguelen par les salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12428,51 +12428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la fragmentation dans le fonctionnement des populations de truites fario (Salmo trutta) : cas du bassin versant de la Bidasoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12490,51 +12490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des populations de truites (Salmo trutta fario) dans le bassin de la Bidasoa : utilisation du module BIDASOA sur la plateforme CAPSIS-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -12556,51 +12556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du fonctionnement des populations de truites (Salmo trutta) dans le bassin de la Bidassoa : troisième compte-rendu d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12650,51 +12650,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation individuelle du comportement dans les populations de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Pau et des Pays de l'Adour, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12770,51 +12770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12858,51 +12858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13010,51 +13010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED220914"/>
+    <w:nsid w:val="CAF9D4A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13241,51 +13241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-3029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070206759" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsha Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Mcintosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Correa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03003-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ferchiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villemur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8040174" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09730-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin T&#233;tillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13307" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le H&#233;naff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12262" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18164-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2MPVP61-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901391v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12914" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caudron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9405-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dauba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-013-0148-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDMZ84XR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0861-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24CFF49726465D07B3F5B0F3FF356F53EFB5A0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2109-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74H0L87C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1728" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salomon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640HZG8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-009-0385-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLXF421-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hendry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652992" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02360.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3NGJHQH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Augery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinkert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.09.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCVNBLN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.06.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3NDGWRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laffite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Parisi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16976.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV4TD6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Danancher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.810" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZX74DDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00222939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-245" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664436v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2005.00013.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF4FB8KS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153101v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126367v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790733v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Folio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901377v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.050" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7T43RJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810957v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750434v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806519v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806435v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752096v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821056v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761815v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834229v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901402v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833092v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102620v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832397v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832945v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802123v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428736v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-3029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070206759" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsha Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Mcintosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Correa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03003-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ferchiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villemur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8040174" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09730-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14176" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin T&#233;tillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18164-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le H&#233;naff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12262" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12914" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caudron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9405-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2MPVP61-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dauba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-013-0148-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDMZ84XR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0861-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24CFF49726465D07B3F5B0F3FF356F53EFB5A0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2109-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74H0L87C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1728" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salomon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2153" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640HZG8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-009-0385-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLXF421-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hendry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652992" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02360.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3NGJHQH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Augery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinkert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.09.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCVNBLN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.06.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3NDGWRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laffite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Parisi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16976.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV4TD6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Danancher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.810" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZX74DDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00222939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gosset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-245" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2005.00013.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF4FB8KS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126367v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790733v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Folio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454416v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901377v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.050" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7T43RJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810957v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750434v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806519v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820203v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821056v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761815v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834229v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184256v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901402v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797757v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833092v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102620v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832397v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832945v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802123v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428736v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>