--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.83870967742px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Lamothe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3199-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095187456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supply Chain Management, Operations Management, DDMRP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Collaborative planning and games theory</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Risks management, agility and resilience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Operations research, Meta-heuristics, optimization</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interoperability, collaborative business process management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VP for Research IMT Mines Albi since 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId14" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Master program from 2010 to 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main courses :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Production Management:MRP II, JIT, Kanban, Theory of constraints, ABC, EOQ, Order Point and Replenishment strategies (L3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lean Mananufacturing and lean Management (L3 and M2)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research: graph theory, linear programming, metaheuristics (M1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supply chain management: Beer Game, Supply chain planning, supply chain collaborative processes, Forecasting, Transport, Sourcing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ERP systems and APS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId16" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Projects and industrial partners </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-partners projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAASC - (ANR Usine du Futur; 2018-2022) : Cloud Agile Adaption fo Supply Chains</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (H2020 Factory of the Future ; 2014-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Monitoring the execution of collaborative plans: detecting and managing deviations</w:t></w:r><w:br/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIBA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (Investissement d'avenir ADEME ; 2013 - 2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Planning projects and a supply chain dedicated to thermal renovation of buildings using prefabricated customized pannels</w:t></w:r><w:br/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (FUI/DGCIS ; 2012 - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A cloud platform for designing collaborative business processes</w:t></w:r><w:br/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIM-Petra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (MEDDTL/PREDIT/GO2 ; 2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A mediation information system supporting the design and the orchestration of collaborative processes for managing road traffic crises due to weather emergencies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some industrial partners</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Fabre (PhDs M. Lauras, M.Dupuy, G. Marques, Z. Jiang, Project C2NET, member of PFDC Suply chain comity 2001-2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Motorolla (PhD J. Mahmoudi)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Syrthea (PhD S. Gholizadeh Tayyar, project CRIBA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Siemens-automotive (PhD K. Hadj Hamou)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agilea (PhD R. Miclo)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CETE Ouest (PhD G. Mace Ramete, project SIM-Petra)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linagora (PhDA. Montarnal, Project Open PaaS, C2NET)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId21" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> PhD Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jiang </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10/2019) - Management of the agility in collaborative planning processes of a supply chain: application on a cloud platform.(Co Dir F. Benaben, IMT Mines Albi)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Lahmar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (07/2018) - Vulnerability assesment for Supply chain risks management.(Co Dir H. Chabchoub, Univ. Sfax,Tunisia, F. Galasso Univ. Toulouse I)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Aubourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (12/2017) - La demarche Smart City comme nouveau cadre d'integration des methodes issues du genie industriel dans les chaines logistiques de la fonction publique (Co. Dir B. Grabot, LGP Eni Tarbes, F. Galasso Univ. Toulouse I)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Gholizadeh Tayyar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Miclo </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (12/2016) - Challenging the 'Demand Driven MRP' Promises: A Discrete Event Simulation Approach (Co. Dir M. Lauras & F. Fontanili, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montarnal </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10/2017) - Deduction of inter-organizational collaborative business processes within an enterprise social network (Co. Dir F. Benaben & M. Lauras, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mace Ramete </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (05/2015) - Systeme d'Information de Mediation pour le pilotage reactif et anticipatif de la reponse a une situation de crise : application aux perturbations sur les reseaux routiers (Co. Dir F. Benaben & M. Lauras, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marques </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahmoudi </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupuy </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2005) - Contributions a l'analyse des systemes industriels et aux problemes d'ordonnancement a machines paralleles flexibles : application aux laboratoires de controle qualite en industrie pharmaceutique (Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lauras </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2004) - Methodes de diagnostic et d'evaluation de performance pour la gestion de chaines logistiques : application a la cooperation maison-mere - filiales internationales dans un groupe pharmaceutique et cosmetique (Dir H. Pingaud, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Hamou </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2002) - Contribution a la conception de produits a forte diversite et de leur chaine logistique : une approche par contraintes (Dir M. Aldanondo, IMT Mines Albi)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of discrete event simulation as a digital twin for monitoring patient pathways in a hospital in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Modeling Analysis in Health Informatics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13721-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual charts produced by simulation to correlate service rate, resource utilization and DDMRP parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), p. 741-753. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2015808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pull management policies for a divergent process with DDMRP buffers: an industrial case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (23), pp.8022-8042. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2162997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic-Based Genetic Algorithm for Scheduling of Multiple Projects Subjected to Resource Constraints and Environmental Responsibility Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh-Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uche Okongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Integration and Optimization for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (3), pp.361-382. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41660-020-00150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven and Knowledge-Driven Method towards the IRP of Modern Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruofan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6625758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Driven MRP: assessment of a new approach to materials management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melnyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.166-181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1464230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VESP Model: A Conceptual Model of Supply Chain Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Contingency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), p.42-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJRCM.2018040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production-distribution planning optimization models: A review in collaborative networks context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Management and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), p. 31-38. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ijpme.2017.6807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling rules to minimize total tardiness in a parallel machine problem with setup and calendar constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (6), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain performance analysis of a pull inspired supply strategy faced to demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0337-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business process oriented method to design supply chain performance measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), p.354-376. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2011.042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis for cooperation policies benefits in reducing the bullwhip effect in a telecom supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), p.218-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Vendor Managed Inventory (VMI): from concept to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 21 (Issue 6), p. 547-561. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to diagnose local and collaborative supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model for customer-supplier cooperation in the telecom supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2007.011862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation to Reduce Risk in a Telecom Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.36 - 52. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2007.11517181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode orientée processus pour le pilotage par la performance des systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p.71-100. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.71-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode instrumentée pour l'amélioration continue des processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (3-4), pp.333 - 364. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.333-364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-planning support system for make-to-order production with reserved resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (23), p.4993-5008. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540412331282042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la replanification d'un projet avec réservation de créneaux de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (3), pp.333 - 361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.333-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soft constraints in hoist scheduling problems: the fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), p.387-399. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(01)00008-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations PMI-enseignement supérieur pour l'informatisation de la gestion industrielle des PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), p. 33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Supply Chain Risk Management Index (ISCRi): Applying AHP and QFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT2024 - 10th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.2948-2954, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Uncertainty into a Supply Chain Network for Adaptive S&amp;OP Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.243-258, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling capacitated single-item lot-sizing problem in a CostMDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Nantes, France. pp.2024 - 2029, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool for Nervousness Analysis in a Rolling Planning Environment via Historical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.475-483, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche globale pour soutenir le processus Adaptive Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Transformation from a CBM Model to CEP Rules to Support Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Commanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARS 2020 - The 8th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valette, Malta. pp.205-215, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008880302050215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de données de planification pour la modélisation des incertitudes dues à l’horizon glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence Francophone de Modélisation, Optimisation et Simulation : Nouvelles avancées et défis pour des industries durables et avisées (MOSIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - GdR MACS, Nov 2020, Agadir (on line ), Maroc. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre taux de service, taux de charge et paramètres du DDMRP : utilisation d’abaques réalisés par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online ), Maroc. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Aggregate Approach for Supporting Adaptive Sales And Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIEA 2020 - 7th International Conference on Industrial Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Bangkok, Thailand. pp.1031-1038, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA49774.2020.9102060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incertitude pour l’aide à la replanification en horizon glissant d’une chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online ), Maroc. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DDMRP implementation user feedbacks and stakes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Supply Chain Distribution Planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Managing Deviations Within a Supply Chain Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.283-293, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an agile adaptation of supply chain planning : a situational use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.344-354, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Lead Time in finite capacity flowshop: a feedback loop approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p. 142-148, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.297-306, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact du paramétrage des temps de défilement sur la performance d'un déploiement de la méthode DDMRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA 2019 - 13eme Conférence Internationale CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. papier n°27 (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HospiT'Win: A Predictive Simulation-Based Digital Twin for Patients Pathways in Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE EMBS - International Conference on Biomedical &amp; Health Informatics (BHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Chicago, United States. p. 1-4, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BHI.2019.8834534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process control and decision-making for Demand Driven Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process map for the demand driven adaptive enterprise model: towards an explicit cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. p.664-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une modélisation pour l'amélioration des performances du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cartographie de processus explicite pour le modèle Demand Driven Adaptive Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic-checking based Model-driven Approach to Serve Multi-organization Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018 - International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de systèmes dans les architectures PHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sales &amp; operations planning: Innovative concept for manufacturing collaborative decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.362-374, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes orchestration for preventing and managing shortages in a supply chain a dermo-cosmetics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira, Portugal. p.1227-1234, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supply Chain Risk Index Estimation Methodological Framework Using Exposure Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.507-514, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city projects and improvement of public service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2017 - 7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2017, Saarbrücken, Germany. p. 81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring framework of collaborative supply chain for agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.13614-13619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support to the Public Services Mutation Through Continuous Improvement in a French Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2017 - IFIP International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm for Generalized Resource Constrained Multi Project Scheduling Problem Integrated with Closed Loop Supply Chain Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2016 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bali, Indonesia. art. 7798164 - p.1683-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of Demand-Driven MRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of Supply Chain Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Supply Chain Vulnerability drivers Interrelationships Model Using Interpretive Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Iahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Business-Information-Management-Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Séville, Spain. p. 2675-2689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decisional framework for concurrent planning of multiple projects and supply chain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling of collaborative supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET Project Tools for Agile Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 16 - 8th International Conference on Entreprise Interoperability (Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical comparison of MIRPII and Demand-Driven MRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2016 - 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. p.1725-1730, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Generalized Resource Constrained Multi Project Scheduling Problem Integrated with a Forward-Backward Supply Chain Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2016 - 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. p. 1283-1288, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding supply chain exposure to risk: A three-dimensional conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Business-Information-Management-Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Séville, Spain. p. 2956-2965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoral symposium - Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p. 316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Model of Supply Chain Risks: An Alignment Between Supply Chain Characteristics and Risk Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2015 - 19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agile and Collaborative Platform for Managing Supply Chain Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Poler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.64-72, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision for road crisis management through an agile and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.208-212, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRP vs. Demand-Driven MRP: Towards an Objective Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 - International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. pp.1072-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Supply Chain Planning with Time and Resource Constrained Project Scheduling Problems for Building’s Thermal Renovation Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.566-577, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mediation information system for road crisis management unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.225-235, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Collaborations by Assessing the Expected Financial Benefits of Improvement Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.189-200, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.251-260, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling model for a building renovation project with re-add and storage of resource types under supplier limited production capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vision of Collaboration of Organizations on a Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY: RESEARCH AND APPLICATIONS IN THE SERVICE-ORIENTED ECOSYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enschede, Netherlands. pp.215-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a predictive model for decision support in road crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7TH IEEE INTERNATIONAL CONFERENCE ON DIGITAL ECOSYSTEMS AND TECHNOLOGIES (DEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Menlo Park, CA, United States. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a collaborative and agile information decision support system for transport crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2012 - 4th International conference on Information systems, Logistics and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road crisis management metamodel for an information decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative information system supporting decision and collaboration in transport crisis context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning product manufacturing according to workers skills and quality constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ingremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE 3.0: An Agile Support for Collaborative Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.645-654, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated behaviors for planning processes simulation and characterization of the dynamics in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10 "Evaluation and optimization of innovative production systems of goods and services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. p.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and risk management support in uncertain supply chain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept, processes, and a supply chain simulation approach for vendor managed inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Production and Operations Management (POM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un modèle de conception d'une famille de produits et de sa chaine logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R. Bonnafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gorgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.1627-1636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendor Managed inventory, from concept to processes, for an unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - 2nd International Conference on Information Systems, Logistics, and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, United States. p.536-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de simulation pour coopérer au sein de la chaîne logistique des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2006 -Conférence internationale francophone d'automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude dynamique de l'ordonnancement d'un laboratoire de contrôle qualité pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nexon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06 -6ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to define local and cooperative typologies of supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint-centred methodology for designing cooperation policies within a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Charrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis for cooperation policies benefits in reducing the bullwhip effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management by performance of supply chain processes with the reed method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de référentiel de diagnostic des chaînes logistiques et de leur composantes coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of supply chain processes according to determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCM 2005 -International Conference on Operations and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bali, Indonesia. p.H9-H16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'intégration des nouvelles technologies éducatives par les élèves ingénieurs dans le cadre de travaux de veille documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque "Questions de pédagogie dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. p.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neighbors in a simulated annealing algorithm to optimize the lead time in a parallel multipurpose machine scheduling problem with setup and calendar constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la définition d'indicateurs de performance pour le pilotage de chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 - 5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.1047-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecom supply chain simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Performance and Risk Measurement : Operations, Logistics and Supply Chains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Milan, Italy. p. 349-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement à machines parallèles à usages multiples avec ressources secondaires, temps de préparation et calendrier de disponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la coopération au sein d'une chaine logistique pharmaceutique et cosmétique internationale par l'analyse de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Quebec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de modélisation de la dynamique de coopération au sein d'une chaine logistique pharmaceutique et cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.339-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de l'entente industrielle : trois approches dans le domaine de la gestion des chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité en entreprise : une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international de génie industriel (GI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-Marseille, France. pp.359-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie intégrée pour la logistique : intérêts et limites de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'01 -3ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Troyes, France. p.957-963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la décision pour la planification d'un projet en environnement multi-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.1107-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une chaine logistique en flux tendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.1301-1309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational management: coordination of the actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODAM'98 - 6th IEA International symposium on human factors in organizational design and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, The Hague, Netherlands. p. 57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent engineering and cooperative design : sharing the risk and integration of the know-how / Ingénierie simultanée et conception coopérative : partage du risque et intégration du savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'98 -2nd International conference on integrated design and manufacturing in mechanical engineering / 2ème Conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Compiègne, France. p.1061-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique d'un atelier de traitement de surface avec cuves de capacité multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des formes de coopération inter-entreprises : influence des niveaux informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Essay of SCRM Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management Strategies and Risk Assessment in Retail Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Chapter 12 - p. 213-230, 2018, 9781522530565. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3056-5.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decisional Framework for Concurrent Planning of Multiple Projects and Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems, Logistics, and Supply Chain : 6th International Conference, ILS 2016, Bordeaux, France, June 1–4, 2016, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-122, 2018, 978-3-319-73757-7. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73758-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Archimède, Bruno Vallespir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.131-151, 2017, Enterprise Interoperability: INTEROP-PGSO Vision, 9781786300843. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.83870967742px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Lamothe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3199-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095187456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supply Chain Management, Operations Management, DDMRP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Collaborative planning and games theory</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Risks management, agility and resilience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Operations research, Meta-heuristics, optimization</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interoperability, collaborative business process management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VP for Research IMT Mines Albi since 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId14" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Master program from 2010 to 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main courses :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Production Management:MRP II, JIT, Kanban, Theory of constraints, ABC, EOQ, Order Point and Replenishment strategies (L3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lean Mananufacturing and lean Management (L3 and M2)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research: graph theory, linear programming, metaheuristics (M1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supply chain management: Beer Game, Supply chain planning, supply chain collaborative processes, Forecasting, Transport, Sourcing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ERP systems and APS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId16" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Projects and industrial partners </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-partners projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAASC - (ANR Usine du Futur; 2018-2022) : Cloud Agile Adaption fo Supply Chains</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (H2020 Factory of the Future ; 2014-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Monitoring the execution of collaborative plans: detecting and managing deviations</w:t></w:r><w:br/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIBA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (Investissement d'avenir ADEME ; 2013 - 2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Planning projects and a supply chain dedicated to thermal renovation of buildings using prefabricated customized pannels</w:t></w:r><w:br/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (FUI/DGCIS ; 2012 - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A cloud platform for designing collaborative business processes</w:t></w:r><w:br/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIM-Petra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (MEDDTL/PREDIT/GO2 ; 2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A mediation information system supporting the design and the orchestration of collaborative processes for managing road traffic crises due to weather emergencies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some industrial partners</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Fabre (PhDs M. Lauras, M.Dupuy, G. Marques, Z. Jiang, Project C2NET, member of PFDC Suply chain comity 2001-2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Motorolla (PhD J. Mahmoudi)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Syrthea (PhD S. Gholizadeh Tayyar, project CRIBA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Siemens-automotive (PhD K. Hadj Hamou)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agilea (PhD R. Miclo)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CETE Ouest (PhD G. Mace Ramete, project SIM-Petra)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linagora (PhDA. Montarnal, Project Open PaaS, C2NET)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId21" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> PhD Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jiang </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10/2019) - Management of the agility in collaborative planning processes of a supply chain: application on a cloud platform.(Co Dir F. Benaben, IMT Mines Albi)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Lahmar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (07/2018) - Vulnerability assesment for Supply chain risks management.(Co Dir H. Chabchoub, Univ. Sfax,Tunisia, F. Galasso Univ. Toulouse I)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Aubourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (12/2017) - La demarche Smart City comme nouveau cadre d'integration des methodes issues du genie industriel dans les chaines logistiques de la fonction publique (Co. Dir B. Grabot, LGP Eni Tarbes, F. Galasso Univ. Toulouse I)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Gholizadeh Tayyar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Miclo </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (12/2016) - Challenging the 'Demand Driven MRP' Promises: A Discrete Event Simulation Approach (Co. Dir M. Lauras & F. Fontanili, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montarnal </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10/2017) - Deduction of inter-organizational collaborative business processes within an enterprise social network (Co. Dir F. Benaben & M. Lauras, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mace Ramete </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (05/2015) - Systeme d'Information de Mediation pour le pilotage reactif et anticipatif de la reponse a une situation de crise : application aux perturbations sur les reseaux routiers (Co. Dir F. Benaben & M. Lauras, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marques </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahmoudi </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupuy </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2005) - Contributions a l'analyse des systemes industriels et aux problemes d'ordonnancement a machines paralleles flexibles : application aux laboratoires de controle qualite en industrie pharmaceutique (Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lauras </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2004) - Methodes de diagnostic et d'evaluation de performance pour la gestion de chaines logistiques : application a la cooperation maison-mere - filiales internationales dans un groupe pharmaceutique et cosmetique (Dir H. Pingaud, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Hamou </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2002) - Contribution a la conception de produits a forte diversite et de leur chaine logistique : une approche par contraintes (Dir M. Aldanondo, IMT Mines Albi)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of discrete event simulation as a digital twin for monitoring patient pathways in a hospital in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Modeling Analysis in Health Informatics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13721-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual charts produced by simulation to correlate service rate, resource utilization and DDMRP parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), p. 741-753. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2015808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pull management policies for a divergent process with DDMRP buffers: an industrial case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (23), pp.8022-8042. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2162997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic-Based Genetic Algorithm for Scheduling of Multiple Projects Subjected to Resource Constraints and Environmental Responsibility Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh-Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uche Okongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Integration and Optimization for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (3), pp.361-382. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41660-020-00150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven and Knowledge-Driven Method towards the IRP of Modern Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruofan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6625758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Driven MRP: assessment of a new approach to materials management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melnyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.166-181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1464230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VESP Model: A Conceptual Model of Supply Chain Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Contingency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), p.42-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJRCM.2018040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production-distribution planning optimization models: A review in collaborative networks context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Management and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), p. 31-38. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ijpme.2017.6807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling rules to minimize total tardiness in a parallel machine problem with setup and calendar constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (6), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain performance analysis of a pull inspired supply strategy faced to demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0337-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business process oriented method to design supply chain performance measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), p.354-376. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2011.042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis for cooperation policies benefits in reducing the bullwhip effect in a telecom supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), p.218-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Vendor Managed Inventory (VMI): from concept to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 21 (Issue 6), p. 547-561. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to diagnose local and collaborative supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model for customer-supplier cooperation in the telecom supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2007.011862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation to Reduce Risk in a Telecom Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.36 - 52. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2007.11517181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode orientée processus pour le pilotage par la performance des systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p.71-100. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.71-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode instrumentée pour l'amélioration continue des processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (3-4), pp.333 - 364. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.333-364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-planning support system for make-to-order production with reserved resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (23), p.4993-5008. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540412331282042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la replanification d'un projet avec réservation de créneaux de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (3), pp.333 - 361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.333-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soft constraints in hoist scheduling problems: the fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), p.387-399. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(01)00008-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations PMI-enseignement supérieur pour l'informatisation de la gestion industrielle des PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), p. 33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Supply Chain Risk Management Index (ISCRi): Applying AHP and QFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT2024 - 10th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.2948-2954, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Uncertainty into a Supply Chain Network for Adaptive S&amp;OP Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.243-258, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling capacitated single-item lot-sizing problem in a CostMDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Nantes, France. pp.2024 - 2029, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool for Nervousness Analysis in a Rolling Planning Environment via Historical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.475-483, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche globale pour soutenir le processus Adaptive Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Transformation from a CBM Model to CEP Rules to Support Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Commanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARS 2020 - The 8th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valette, Malta. pp.205-215, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008880302050215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de données de planification pour la modélisation des incertitudes dues à l’horizon glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence Francophone de Modélisation, Optimisation et Simulation : Nouvelles avancées et défis pour des industries durables et avisées (MOSIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - GdR MACS, Nov 2020, Agadir (on line ), Maroc. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre taux de service, taux de charge et paramètres du DDMRP : utilisation d’abaques réalisés par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online ), Maroc. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Aggregate Approach for Supporting Adaptive Sales And Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIEA 2020 - 7th International Conference on Industrial Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Bangkok, Thailand. pp.1031-1038, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA49774.2020.9102060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incertitude pour l’aide à la replanification en horizon glissant d’une chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online ), Maroc. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DDMRP implementation user feedbacks and stakes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Supply Chain Distribution Planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Managing Deviations Within a Supply Chain Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.283-293, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an agile adaptation of supply chain planning : a situational use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.344-354, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Lead Time in finite capacity flowshop: a feedback loop approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p. 142-148, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.297-306, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact du paramétrage des temps de défilement sur la performance d'un déploiement de la méthode DDMRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA 2019 - 13eme Conférence Internationale CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. papier n°27 (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HospiT'Win: A Predictive Simulation-Based Digital Twin for Patients Pathways in Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE EMBS - International Conference on Biomedical &amp; Health Informatics (BHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Chicago, United States. p. 1-4, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BHI.2019.8834534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process control and decision-making for Demand Driven Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process map for the demand driven adaptive enterprise model: towards an explicit cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. p.664-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une modélisation pour l'amélioration des performances du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cartographie de processus explicite pour le modèle Demand Driven Adaptive Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic-checking based Model-driven Approach to Serve Multi-organization Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018 - International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de systèmes dans les architectures PHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sales &amp; operations planning: Innovative concept for manufacturing collaborative decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.362-374, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes orchestration for preventing and managing shortages in a supply chain a dermo-cosmetics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira, Portugal. p.1227-1234, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supply Chain Risk Index Estimation Methodological Framework Using Exposure Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.507-514, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city projects and improvement of public service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2017 - 7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2017, Saarbrücken, Germany. p. 81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring framework of collaborative supply chain for agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.13614-13619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support to the Public Services Mutation Through Continuous Improvement in a French Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2017 - IFIP International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm for Generalized Resource Constrained Multi Project Scheduling Problem Integrated with Closed Loop Supply Chain Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2016 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bali, Indonesia. art. 7798164 - p.1683-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of Demand-Driven MRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of Supply Chain Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Supply Chain Vulnerability drivers Interrelationships Model Using Interpretive Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Iahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Business-Information-Management-Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Séville, Spain. p. 2675-2689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decisional framework for concurrent planning of multiple projects and supply chain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET Project Tools for Agile Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 16 - 8th International Conference on Entreprise Interoperability (Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling of collaborative supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical comparison of MIRPII and Demand-Driven MRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2016 - 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. p.1725-1730, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Generalized Resource Constrained Multi Project Scheduling Problem Integrated with a Forward-Backward Supply Chain Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2016 - 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. p. 1283-1288, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding supply chain exposure to risk: A three-dimensional conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Business-Information-Management-Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Séville, Spain. p. 2956-2965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoral symposium - Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p. 316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Model of Supply Chain Risks: An Alignment Between Supply Chain Characteristics and Risk Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2015 - 19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agile and Collaborative Platform for Managing Supply Chain Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Poler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.64-72, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision for road crisis management through an agile and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.208-212, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRP vs. Demand-Driven MRP: Towards an Objective Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 - International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. pp.1072-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Supply Chain Planning with Time and Resource Constrained Project Scheduling Problems for Building’s Thermal Renovation Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.566-577, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mediation information system for road crisis management unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.225-235, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Collaborations by Assessing the Expected Financial Benefits of Improvement Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.189-200, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.251-260, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling model for a building renovation project with re-add and storage of resource types under supplier limited production capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vision of Collaboration of Organizations on a Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY: RESEARCH AND APPLICATIONS IN THE SERVICE-ORIENTED ECOSYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enschede, Netherlands. pp.215-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a predictive model for decision support in road crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7TH IEEE INTERNATIONAL CONFERENCE ON DIGITAL ECOSYSTEMS AND TECHNOLOGIES (DEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Menlo Park, CA, United States. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a collaborative and agile information decision support system for transport crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2012 - 4th International conference on Information systems, Logistics and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road crisis management metamodel for an information decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative information system supporting decision and collaboration in transport crisis context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning product manufacturing according to workers skills and quality constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ingremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE 3.0: An Agile Support for Collaborative Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.645-654, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated behaviors for planning processes simulation and characterization of the dynamics in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10 "Evaluation and optimization of innovative production systems of goods and services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. p.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and risk management support in uncertain supply chain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept, processes, and a supply chain simulation approach for vendor managed inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Production and Operations Management (POM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un modèle de conception d'une famille de produits et de sa chaine logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R. Bonnafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gorgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.1627-1636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendor Managed inventory, from concept to processes, for an unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - 2nd International Conference on Information Systems, Logistics, and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, United States. p.536-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de simulation pour coopérer au sein de la chaîne logistique des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2006 -Conférence internationale francophone d'automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude dynamique de l'ordonnancement d'un laboratoire de contrôle qualité pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nexon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06 -6ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to define local and cooperative typologies of supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint-centred methodology for designing cooperation policies within a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Charrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis for cooperation policies benefits in reducing the bullwhip effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management by performance of supply chain processes with the reed method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de référentiel de diagnostic des chaînes logistiques et de leur composantes coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'intégration des nouvelles technologies éducatives par les élèves ingénieurs dans le cadre de travaux de veille documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque "Questions de pédagogie dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. p.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of supply chain processes according to determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCM 2005 -International Conference on Operations and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bali, Indonesia. p.H9-H16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neighbors in a simulated annealing algorithm to optimize the lead time in a parallel multipurpose machine scheduling problem with setup and calendar constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la définition d'indicateurs de performance pour le pilotage de chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 - 5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.1047-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecom supply chain simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Performance and Risk Measurement : Operations, Logistics and Supply Chains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Milan, Italy. p. 349-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement à machines parallèles à usages multiples avec ressources secondaires, temps de préparation et calendrier de disponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la coopération au sein d'une chaine logistique pharmaceutique et cosmétique internationale par l'analyse de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Quebec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de modélisation de la dynamique de coopération au sein d'une chaine logistique pharmaceutique et cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.339-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de l'entente industrielle : trois approches dans le domaine de la gestion des chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité en entreprise : une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international de génie industriel (GI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-Marseille, France. pp.359-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie intégrée pour la logistique : intérêts et limites de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'01 -3ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Troyes, France. p.957-963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la décision pour la planification d'un projet en environnement multi-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.1107-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une chaine logistique en flux tendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.1301-1309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational management: coordination of the actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODAM'98 - 6th IEA International symposium on human factors in organizational design and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, The Hague, Netherlands. p. 57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent engineering and cooperative design : sharing the risk and integration of the know-how / Ingénierie simultanée et conception coopérative : partage du risque et intégration du savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'98 -2nd International conference on integrated design and manufacturing in mechanical engineering / 2ème Conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Compiègne, France. p.1061-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique d'un atelier de traitement de surface avec cuves de capacité multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des formes de coopération inter-entreprises : influence des niveaux informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Essay of SCRM Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management Strategies and Risk Assessment in Retail Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Chapter 12 - p. 213-230, 2018, 9781522530565. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3056-5.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decisional Framework for Concurrent Planning of Multiple Projects and Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems, Logistics, and Supply Chain : 6th International Conference, ILS 2016, Bordeaux, France, June 1–4, 2016, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-122, 2018, 978-3-319-73757-7. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73758-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Archimède, Bruno Vallespir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.131-151, 2017, Enterprise Interoperability: INTEROP-PGSO Vision, 9781786300843. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B59CBB9"/>
+    <w:nsid w:val="34B7A1BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-lamothe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3199-9876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095187456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.imt-mines-albi.fr/~lamothe/#home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mines-albi.fr/sites/default/files/ckfinder/files/gipsi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://c2net-project.eu/overview" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/criba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.linagora.com/display/openpaas/Open+PaaS+Overview" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ouest.cerema.fr/sim-petra-a1245.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s150426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016EMAC0016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015EMAC0018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/7046/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://depozit.isae.fr/theses/2006/2006_Mahmoudi_Jaouher.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000204/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/7246/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00271348/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03510001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2015808" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03929985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2162997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Gholizadeh-Tayyar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-020-00150-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruofan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6625758" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melnyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Lahmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJRCM.2018040103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andr&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanchis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ijpme.2017.6807" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0337-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2011.042013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Mahmoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488937" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2007.011862" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2007.11517181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.71-100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.333-364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Galvagnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540412331282042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.333-361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(01)00008-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04753933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708271" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khellaf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03355397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_50" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027854v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baptiste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02648711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Tiss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thierry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomponne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02290428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_30" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948198" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948077" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01883504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Aubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_31" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_45" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389503v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Gholizadeh Tayyar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Milian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Iahmar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618647v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agostinho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.831" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609017v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falcon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714340v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archimede" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Poler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695252v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch29" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_53" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bornert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_16" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falcon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596373v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vuillemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ingremeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520442v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_64" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682746v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759611v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorgas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785238v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785237v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nexon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785235v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785483v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785246v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826355v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785254v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parrod" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785520v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785537v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossuet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618012v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785541v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3056-5.ch012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990770v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-73758-4_8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73758-4_8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-lamothe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3199-9876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095187456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.imt-mines-albi.fr/~lamothe/#home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mines-albi.fr/sites/default/files/ckfinder/files/gipsi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://c2net-project.eu/overview" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/criba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.linagora.com/display/openpaas/Open+PaaS+Overview" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ouest.cerema.fr/sim-petra-a1245.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s150426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016EMAC0016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015EMAC0018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/7046/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://depozit.isae.fr/theses/2006/2006_Mahmoudi_Jaouher.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000204/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/7246/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00271348/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03510001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2015808" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03929985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2162997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Gholizadeh-Tayyar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-020-00150-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruofan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6625758" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melnyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Lahmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJRCM.2018040103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andr&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanchis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ijpme.2017.6807" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0337-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2011.042013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Mahmoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488937" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2007.011862" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2007.11517181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.71-100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.333-364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Galvagnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540412331282042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.333-361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(01)00008-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04753933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708271" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khellaf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03355397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_50" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027854v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baptiste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02648711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Tiss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thierry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomponne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02290428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_30" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948198" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948077" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01883504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Aubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_31" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_45" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389503v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Gholizadeh Tayyar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Milian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Iahmar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618647v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agostinho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.831" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609017v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falcon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714340v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archimede" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Poler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695252v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch29" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_53" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bornert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_16" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falcon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596373v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vuillemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ingremeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520442v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_64" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682746v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759611v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorgas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785238v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785237v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nexon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785235v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785247v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785246v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826355v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785254v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parrod" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785520v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785537v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossuet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618012v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785541v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3056-5.ch012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990770v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-73758-4_8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73758-4_8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>