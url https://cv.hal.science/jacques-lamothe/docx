--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.83870967742px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Lamothe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3199-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095187456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supply Chain Management, Operations Management, DDMRP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Collaborative planning and games theory</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Risks management, agility and resilience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Operations research, Meta-heuristics, optimization</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interoperability, collaborative business process management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VP for Research IMT Mines Albi since 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId14" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Master program from 2010 to 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main courses :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Production Management:MRP II, JIT, Kanban, Theory of constraints, ABC, EOQ, Order Point and Replenishment strategies (L3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lean Mananufacturing and lean Management (L3 and M2)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research: graph theory, linear programming, metaheuristics (M1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supply chain management: Beer Game, Supply chain planning, supply chain collaborative processes, Forecasting, Transport, Sourcing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ERP systems and APS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId16" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Projects and industrial partners </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-partners projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAASC - (ANR Usine du Futur; 2018-2022) : Cloud Agile Adaption fo Supply Chains</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (H2020 Factory of the Future ; 2014-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Monitoring the execution of collaborative plans: detecting and managing deviations</w:t></w:r><w:br/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIBA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (Investissement d'avenir ADEME ; 2013 - 2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Planning projects and a supply chain dedicated to thermal renovation of buildings using prefabricated customized pannels</w:t></w:r><w:br/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (FUI/DGCIS ; 2012 - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A cloud platform for designing collaborative business processes</w:t></w:r><w:br/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIM-Petra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (MEDDTL/PREDIT/GO2 ; 2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A mediation information system supporting the design and the orchestration of collaborative processes for managing road traffic crises due to weather emergencies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some industrial partners</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Fabre (PhDs M. Lauras, M.Dupuy, G. Marques, Z. Jiang, Project C2NET, member of PFDC Suply chain comity 2001-2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Motorolla (PhD J. Mahmoudi)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Syrthea (PhD S. Gholizadeh Tayyar, project CRIBA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Siemens-automotive (PhD K. Hadj Hamou)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agilea (PhD R. Miclo)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CETE Ouest (PhD G. Mace Ramete, project SIM-Petra)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linagora (PhDA. Montarnal, Project Open PaaS, C2NET)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId21" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> PhD Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jiang </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10/2019) - Management of the agility in collaborative planning processes of a supply chain: application on a cloud platform.(Co Dir F. Benaben, IMT Mines Albi)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Lahmar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (07/2018) - Vulnerability assesment for Supply chain risks management.(Co Dir H. Chabchoub, Univ. Sfax,Tunisia, F. Galasso Univ. Toulouse I)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Aubourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (12/2017) - La demarche Smart City comme nouveau cadre d'integration des methodes issues du genie industriel dans les chaines logistiques de la fonction publique (Co. Dir B. Grabot, LGP Eni Tarbes, F. Galasso Univ. Toulouse I)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Gholizadeh Tayyar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Miclo </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (12/2016) - Challenging the 'Demand Driven MRP' Promises: A Discrete Event Simulation Approach (Co. Dir M. Lauras & F. Fontanili, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montarnal </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10/2017) - Deduction of inter-organizational collaborative business processes within an enterprise social network (Co. Dir F. Benaben & M. Lauras, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mace Ramete </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (05/2015) - Systeme d'Information de Mediation pour le pilotage reactif et anticipatif de la reponse a une situation de crise : application aux perturbations sur les reseaux routiers (Co. Dir F. Benaben & M. Lauras, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marques </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahmoudi </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupuy </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2005) - Contributions a l'analyse des systemes industriels et aux problemes d'ordonnancement a machines paralleles flexibles : application aux laboratoires de controle qualite en industrie pharmaceutique (Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lauras </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2004) - Methodes de diagnostic et d'evaluation de performance pour la gestion de chaines logistiques : application a la cooperation maison-mere - filiales internationales dans un groupe pharmaceutique et cosmetique (Dir H. Pingaud, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Hamou </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2002) - Contribution a la conception de produits a forte diversite et de leur chaine logistique : une approche par contraintes (Dir M. Aldanondo, IMT Mines Albi)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of discrete event simulation as a digital twin for monitoring patient pathways in a hospital in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Modeling Analysis in Health Informatics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13721-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual charts produced by simulation to correlate service rate, resource utilization and DDMRP parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), p. 741-753. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2015808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pull management policies for a divergent process with DDMRP buffers: an industrial case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (23), pp.8022-8042. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2162997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic-Based Genetic Algorithm for Scheduling of Multiple Projects Subjected to Resource Constraints and Environmental Responsibility Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh-Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uche Okongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Integration and Optimization for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (3), pp.361-382. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41660-020-00150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven and Knowledge-Driven Method towards the IRP of Modern Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruofan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6625758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Driven MRP: assessment of a new approach to materials management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melnyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.166-181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1464230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VESP Model: A Conceptual Model of Supply Chain Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Contingency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), p.42-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJRCM.2018040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production-distribution planning optimization models: A review in collaborative networks context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Management and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), p. 31-38. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ijpme.2017.6807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling rules to minimize total tardiness in a parallel machine problem with setup and calendar constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (6), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain performance analysis of a pull inspired supply strategy faced to demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0337-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business process oriented method to design supply chain performance measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), p.354-376. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2011.042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis for cooperation policies benefits in reducing the bullwhip effect in a telecom supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), p.218-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Vendor Managed Inventory (VMI): from concept to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 21 (Issue 6), p. 547-561. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to diagnose local and collaborative supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model for customer-supplier cooperation in the telecom supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2007.011862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation to Reduce Risk in a Telecom Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.36 - 52. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2007.11517181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode orientée processus pour le pilotage par la performance des systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p.71-100. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.71-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode instrumentée pour l'amélioration continue des processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (3-4), pp.333 - 364. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.333-364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-planning support system for make-to-order production with reserved resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (23), p.4993-5008. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540412331282042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la replanification d'un projet avec réservation de créneaux de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (3), pp.333 - 361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.333-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soft constraints in hoist scheduling problems: the fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), p.387-399. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(01)00008-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations PMI-enseignement supérieur pour l'informatisation de la gestion industrielle des PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), p. 33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Supply Chain Risk Management Index (ISCRi): Applying AHP and QFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT2024 - 10th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.2948-2954, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Uncertainty into a Supply Chain Network for Adaptive S&amp;OP Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.243-258, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling capacitated single-item lot-sizing problem in a CostMDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Nantes, France. pp.2024 - 2029, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool for Nervousness Analysis in a Rolling Planning Environment via Historical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.475-483, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche globale pour soutenir le processus Adaptive Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Transformation from a CBM Model to CEP Rules to Support Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Commanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARS 2020 - The 8th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valette, Malta. pp.205-215, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008880302050215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de données de planification pour la modélisation des incertitudes dues à l’horizon glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence Francophone de Modélisation, Optimisation et Simulation : Nouvelles avancées et défis pour des industries durables et avisées (MOSIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - GdR MACS, Nov 2020, Agadir (on line ), Maroc. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre taux de service, taux de charge et paramètres du DDMRP : utilisation d’abaques réalisés par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online ), Maroc. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Aggregate Approach for Supporting Adaptive Sales And Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIEA 2020 - 7th International Conference on Industrial Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Bangkok, Thailand. pp.1031-1038, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA49774.2020.9102060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incertitude pour l’aide à la replanification en horizon glissant d’une chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online ), Maroc. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DDMRP implementation user feedbacks and stakes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Supply Chain Distribution Planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Managing Deviations Within a Supply Chain Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.283-293, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an agile adaptation of supply chain planning : a situational use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.344-354, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Lead Time in finite capacity flowshop: a feedback loop approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p. 142-148, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.297-306, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact du paramétrage des temps de défilement sur la performance d'un déploiement de la méthode DDMRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA 2019 - 13eme Conférence Internationale CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. papier n°27 (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HospiT'Win: A Predictive Simulation-Based Digital Twin for Patients Pathways in Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE EMBS - International Conference on Biomedical &amp; Health Informatics (BHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Chicago, United States. p. 1-4, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BHI.2019.8834534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process control and decision-making for Demand Driven Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process map for the demand driven adaptive enterprise model: towards an explicit cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. p.664-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une modélisation pour l'amélioration des performances du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cartographie de processus explicite pour le modèle Demand Driven Adaptive Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic-checking based Model-driven Approach to Serve Multi-organization Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018 - International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de systèmes dans les architectures PHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sales &amp; operations planning: Innovative concept for manufacturing collaborative decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.362-374, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes orchestration for preventing and managing shortages in a supply chain a dermo-cosmetics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira, Portugal. p.1227-1234, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supply Chain Risk Index Estimation Methodological Framework Using Exposure Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.507-514, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city projects and improvement of public service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2017 - 7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2017, Saarbrücken, Germany. p. 81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring framework of collaborative supply chain for agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.13614-13619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support to the Public Services Mutation Through Continuous Improvement in a French Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2017 - IFIP International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm for Generalized Resource Constrained Multi Project Scheduling Problem Integrated with Closed Loop Supply Chain Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2016 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bali, Indonesia. art. 7798164 - p.1683-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of Demand-Driven MRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of Supply Chain Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Supply Chain Vulnerability drivers Interrelationships Model Using Interpretive Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Iahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Business-Information-Management-Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Séville, Spain. p. 2675-2689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decisional framework for concurrent planning of multiple projects and supply chain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET Project Tools for Agile Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 16 - 8th International Conference on Entreprise Interoperability (Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling of collaborative supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical comparison of MIRPII and Demand-Driven MRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2016 - 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. p.1725-1730, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Generalized Resource Constrained Multi Project Scheduling Problem Integrated with a Forward-Backward Supply Chain Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2016 - 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. p. 1283-1288, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding supply chain exposure to risk: A three-dimensional conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Business-Information-Management-Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Séville, Spain. p. 2956-2965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoral symposium - Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p. 316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Model of Supply Chain Risks: An Alignment Between Supply Chain Characteristics and Risk Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2015 - 19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agile and Collaborative Platform for Managing Supply Chain Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Poler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.64-72, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision for road crisis management through an agile and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.208-212, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRP vs. Demand-Driven MRP: Towards an Objective Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 - International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. pp.1072-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Supply Chain Planning with Time and Resource Constrained Project Scheduling Problems for Building’s Thermal Renovation Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.566-577, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mediation information system for road crisis management unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.225-235, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Collaborations by Assessing the Expected Financial Benefits of Improvement Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.189-200, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.251-260, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling model for a building renovation project with re-add and storage of resource types under supplier limited production capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vision of Collaboration of Organizations on a Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY: RESEARCH AND APPLICATIONS IN THE SERVICE-ORIENTED ECOSYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enschede, Netherlands. pp.215-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a predictive model for decision support in road crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7TH IEEE INTERNATIONAL CONFERENCE ON DIGITAL ECOSYSTEMS AND TECHNOLOGIES (DEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Menlo Park, CA, United States. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a collaborative and agile information decision support system for transport crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2012 - 4th International conference on Information systems, Logistics and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road crisis management metamodel for an information decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative information system supporting decision and collaboration in transport crisis context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning product manufacturing according to workers skills and quality constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ingremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE 3.0: An Agile Support for Collaborative Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.645-654, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated behaviors for planning processes simulation and characterization of the dynamics in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10 "Evaluation and optimization of innovative production systems of goods and services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. p.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and risk management support in uncertain supply chain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept, processes, and a supply chain simulation approach for vendor managed inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Production and Operations Management (POM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un modèle de conception d'une famille de produits et de sa chaine logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R. Bonnafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gorgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.1627-1636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendor Managed inventory, from concept to processes, for an unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - 2nd International Conference on Information Systems, Logistics, and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, United States. p.536-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de simulation pour coopérer au sein de la chaîne logistique des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2006 -Conférence internationale francophone d'automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude dynamique de l'ordonnancement d'un laboratoire de contrôle qualité pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nexon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06 -6ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to define local and cooperative typologies of supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint-centred methodology for designing cooperation policies within a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Charrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis for cooperation policies benefits in reducing the bullwhip effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management by performance of supply chain processes with the reed method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de référentiel de diagnostic des chaînes logistiques et de leur composantes coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'intégration des nouvelles technologies éducatives par les élèves ingénieurs dans le cadre de travaux de veille documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque "Questions de pédagogie dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. p.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of supply chain processes according to determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCM 2005 -International Conference on Operations and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bali, Indonesia. p.H9-H16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neighbors in a simulated annealing algorithm to optimize the lead time in a parallel multipurpose machine scheduling problem with setup and calendar constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la définition d'indicateurs de performance pour le pilotage de chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 - 5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.1047-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecom supply chain simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Performance and Risk Measurement : Operations, Logistics and Supply Chains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Milan, Italy. p. 349-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement à machines parallèles à usages multiples avec ressources secondaires, temps de préparation et calendrier de disponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la coopération au sein d'une chaine logistique pharmaceutique et cosmétique internationale par l'analyse de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Quebec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de modélisation de la dynamique de coopération au sein d'une chaine logistique pharmaceutique et cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.339-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de l'entente industrielle : trois approches dans le domaine de la gestion des chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité en entreprise : une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international de génie industriel (GI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-Marseille, France. pp.359-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie intégrée pour la logistique : intérêts et limites de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'01 -3ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Troyes, France. p.957-963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la décision pour la planification d'un projet en environnement multi-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.1107-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une chaine logistique en flux tendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.1301-1309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational management: coordination of the actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODAM'98 - 6th IEA International symposium on human factors in organizational design and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, The Hague, Netherlands. p. 57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent engineering and cooperative design : sharing the risk and integration of the know-how / Ingénierie simultanée et conception coopérative : partage du risque et intégration du savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'98 -2nd International conference on integrated design and manufacturing in mechanical engineering / 2ème Conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Compiègne, France. p.1061-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique d'un atelier de traitement de surface avec cuves de capacité multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des formes de coopération inter-entreprises : influence des niveaux informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Essay of SCRM Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management Strategies and Risk Assessment in Retail Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Chapter 12 - p. 213-230, 2018, 9781522530565. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3056-5.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decisional Framework for Concurrent Planning of Multiple Projects and Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems, Logistics, and Supply Chain : 6th International Conference, ILS 2016, Bordeaux, France, June 1–4, 2016, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-122, 2018, 978-3-319-73757-7. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73758-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Archimède, Bruno Vallespir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.131-151, 2017, Enterprise Interoperability: INTEROP-PGSO Vision, 9781786300843. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.83870967742px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Lamothe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3199-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095187456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supply Chain Management, Operations Management, DDMRP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Collaborative planning and games theory</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Risks management, agility and resilience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Operations research, Meta-heuristics, optimization</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interoperability, collaborative business process management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VP for Research IMT Mines Albi since 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId14" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Master program from 2010 to 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main courses :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Production Management:MRP II, JIT, Kanban, Theory of constraints, ABC, EOQ, Order Point and Replenishment strategies (L3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lean Mananufacturing and lean Management (L3 and M2)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research: graph theory, linear programming, metaheuristics (M1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supply chain management: Beer Game, Supply chain planning, supply chain collaborative processes, Forecasting, Transport, Sourcing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ERP systems and APS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId16" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Projects and industrial partners </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-partners projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAASC - (ANR Usine du Futur; 2018-2022) : Cloud Agile Adaption fo Supply Chains</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (H2020 Factory of the Future ; 2014-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Monitoring the execution of collaborative plans: detecting and managing deviations</w:t></w:r><w:br/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIBA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (Investissement d'avenir ADEME ; 2013 - 2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Planning projects and a supply chain dedicated to thermal renovation of buildings using prefabricated customized pannels</w:t></w:r><w:br/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (FUI/DGCIS ; 2012 - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A cloud platform for designing collaborative business processes</w:t></w:r><w:br/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIM-Petra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - (MEDDTL/PREDIT/GO2 ; 2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A mediation information system supporting the design and the orchestration of collaborative processes for managing road traffic crises due to weather emergencies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some industrial partners</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Fabre (PhDs M. Lauras, M.Dupuy, G. Marques, Z. Jiang, Project C2NET, member of PFDC Suply chain comity 2001-2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Motorolla (PhD J. Mahmoudi)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Syrthea (PhD S. Gholizadeh Tayyar, project CRIBA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Siemens-automotive (PhD K. Hadj Hamou)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agilea (PhD R. Miclo)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CETE Ouest (PhD G. Mace Ramete, project SIM-Petra)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linagora (PhDA. Montarnal, Project Open PaaS, C2NET)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:14pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId21" o:title=""/></v:shape></w:pict></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> PhD Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jiang </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10/2019) - Management of the agility in collaborative planning processes of a supply chain: application on a cloud platform.(Co Dir F. Benaben, IMT Mines Albi)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Lahmar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (07/2018) - Vulnerability assesment for Supply chain risks management.(Co Dir H. Chabchoub, Univ. Sfax,Tunisia, F. Galasso Univ. Toulouse I)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Aubourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (12/2017) - La demarche Smart City comme nouveau cadre d'integration des methodes issues du genie industriel dans les chaines logistiques de la fonction publique (Co. Dir B. Grabot, LGP Eni Tarbes, F. Galasso Univ. Toulouse I)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Gholizadeh Tayyar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Miclo </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (12/2016) - Challenging the 'Demand Driven MRP' Promises: A Discrete Event Simulation Approach (Co. Dir M. Lauras & F. Fontanili, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montarnal </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10/2017) - Deduction of inter-organizational collaborative business processes within an enterprise social network (Co. Dir F. Benaben & M. Lauras, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mace Ramete </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (05/2015) - Systeme d'Information de Mediation pour le pilotage reactif et anticipatif de la reponse a une situation de crise : application aux perturbations sur les reseaux routiers (Co. Dir F. Benaben & M. Lauras, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marques </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahmoudi </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (05/2017) - An optimization-based framework for concurrent planning of multiple projects and supply chain: Application on building thermal renovation projects (Co. Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupuy </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2005) - Contributions a l'analyse des systemes industriels et aux problemes d'ordonnancement a machines paralleles flexibles : application aux laboratoires de controle qualite en industrie pharmaceutique (Dir L. Dupont, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lauras </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2004) - Methodes de diagnostic et d'evaluation de performance pour la gestion de chaines logistiques : application a la cooperation maison-mere - filiales internationales dans un groupe pharmaceutique et cosmetique (Dir H. Pingaud, IMT Mines Albi)</w:t></w:r><w:br/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj Hamou </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2002) - Contribution a la conception de produits a forte diversite et de leur chaine logistique : une approche par contraintes (Dir M. Aldanondo, IMT Mines Albi)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of discrete event simulation as a digital twin for monitoring patient pathways in a hospital in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Modeling Analysis in Health Informatics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13721-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual charts produced by simulation to correlate service rate, resource utilization and DDMRP parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), p. 741-753. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2015808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pull management policies for a divergent process with DDMRP buffers: an industrial case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (23), pp.8022-8042. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2162997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven and Knowledge-Driven Method towards the IRP of Modern Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruofan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6625758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic-Based Genetic Algorithm for Scheduling of Multiple Projects Subjected to Resource Constraints and Environmental Responsibility Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh-Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uche Okongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Integration and Optimization for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (3), pp.361-382. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41660-020-00150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Driven MRP: assessment of a new approach to materials management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melnyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.166-181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1464230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VESP Model: A Conceptual Model of Supply Chain Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Contingency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), p.42-66. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJRCM.2018040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production-distribution planning optimization models: A review in collaborative networks context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Management and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), p. 31-38. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ijpme.2017.6807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling rules to minimize total tardiness in a parallel machine problem with setup and calendar constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (6), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain performance analysis of a pull inspired supply strategy faced to demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0337-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business process oriented method to design supply chain performance measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), p.354-376. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2011.042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis for cooperation policies benefits in reducing the bullwhip effect in a telecom supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), p.218-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Vendor Managed Inventory (VMI): from concept to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 21 (Issue 6), p. 547-561. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to diagnose local and collaborative supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model for customer-supplier cooperation in the telecom supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2007.011862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation to Reduce Risk in a Telecom Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.36 - 52. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2007.11517181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode orientée processus pour le pilotage par la performance des systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p.71-100. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.71-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode instrumentée pour l'amélioration continue des processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (3-4), pp.333 - 364. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.333-364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-planning support system for make-to-order production with reserved resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (23), p.4993-5008. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540412331282042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la replanification d'un projet avec réservation de créneaux de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (3), pp.333 - 361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.333-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soft constraints in hoist scheduling problems: the fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), p.387-399. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(01)00008-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations PMI-enseignement supérieur pour l'informatisation de la gestion industrielle des PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), p. 33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Supply Chain Risk Management Index (ISCRi): Applying AHP and QFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT2024 - 10th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.2948-2954, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Uncertainty into a Supply Chain Network for Adaptive S&amp;OP Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.243-258, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling capacitated single-item lot-sizing problem in a CostMDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Nantes, France. pp.2024 - 2029, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool for Nervousness Analysis in a Rolling Planning Environment via Historical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.475-483, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche globale pour soutenir le processus Adaptive Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de données de planification pour la modélisation des incertitudes dues à l’horizon glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence Francophone de Modélisation, Optimisation et Simulation : Nouvelles avancées et défis pour des industries durables et avisées (MOSIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - GdR MACS, Nov 2020, Agadir (on line ), Maroc. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre taux de service, taux de charge et paramètres du DDMRP : utilisation d’abaques réalisés par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online ), Maroc. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Transformation from a CBM Model to CEP Rules to Support Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Commanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARS 2020 - The 8th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valette, Malta. pp.205-215, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008880302050215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incertitude pour l’aide à la replanification en horizon glissant d’une chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online ), Maroc. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Aggregate Approach for Supporting Adaptive Sales And Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIEA 2020 - 7th International Conference on Industrial Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Bangkok, Thailand. pp.1031-1038, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA49774.2020.9102060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DDMRP implementation user feedbacks and stakes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Supply Chain Distribution Planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an agile adaptation of supply chain planning : a situational use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Tiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.344-354, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Lead Time in finite capacity flowshop: a feedback loop approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p. 142-148, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.297-306, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Managing Deviations Within a Supply Chain Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.283-293, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact du paramétrage des temps de défilement sur la performance d'un déploiement de la méthode DDMRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA 2019 - 13eme Conférence Internationale CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. papier n°27 (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HospiT'Win: A Predictive Simulation-Based Digital Twin for Patients Pathways in Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE EMBS - International Conference on Biomedical &amp; Health Informatics (BHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Chicago, United States. p. 1-4, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BHI.2019.8834534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process control and decision-making for Demand Driven Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Karakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic-checking based Model-driven Approach to Serve Multi-organization Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018 - International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cartographie de processus explicite pour le modèle Demand Driven Adaptive Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une modélisation pour l'amélioration des performances du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process map for the demand driven adaptive enterprise model: towards an explicit cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. p.664-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de systèmes dans les architectures PHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sales &amp; operations planning: Innovative concept for manufacturing collaborative decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.362-374, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supply Chain Risk Index Estimation Methodological Framework Using Exposure Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.507-514, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes orchestration for preventing and managing shortages in a supply chain a dermo-cosmetics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pomponne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira, Portugal. p.1227-1234, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city projects and improvement of public service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2017 - 7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2017, Saarbrücken, Germany. p. 81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring framework of collaborative supply chain for agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.13614-13619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support to the Public Services Mutation Through Continuous Improvement in a French Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2017 - IFIP International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of Demand-Driven MRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm for Generalized Resource Constrained Multi Project Scheduling Problem Integrated with Closed Loop Supply Chain Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2016 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bali, Indonesia. art. 7798164 - p.1683-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of Supply Chain Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decisional framework for concurrent planning of multiple projects and supply chain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Supply Chain Vulnerability drivers Interrelationships Model Using Interpretive Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Iahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Business-Information-Management-Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Séville, Spain. p. 2675-2689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2NET Project Tools for Agile Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 16 - 8th International Conference on Entreprise Interoperability (Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling of collaborative supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical comparison of MIRPII and Demand-Driven MRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2016 - 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. p.1725-1730, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Generalized Resource Constrained Multi Project Scheduling Problem Integrated with a Forward-Backward Supply Chain Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2016 - 8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. p. 1283-1288, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding supply chain exposure to risk: A three-dimensional conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Business-Information-Management-Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Séville, Spain. p. 2956-2965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Model of Supply Chain Risks: An Alignment Between Supply Chain Characteristics and Risk Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiexin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2015 - 19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoral symposium - Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p. 316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agile and Collaborative Platform for Managing Supply Chain Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Poler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.64-72, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision for road crisis management through an agile and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.208-212, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRP vs. Demand-Driven MRP: Towards an Objective Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 - International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. pp.1072-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Supply Chain Planning with Time and Resource Constrained Project Scheduling Problems for Building’s Thermal Renovation Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.566-577, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119081418.ch48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Collaborations by Assessing the Expected Financial Benefits of Improvement Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.189-200, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mediation information system for road crisis management unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.225-235, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.251-260, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling model for a building renovation project with re-add and storage of resource types under supplier limited production capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vision of Collaboration of Organizations on a Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY: RESEARCH AND APPLICATIONS IN THE SERVICE-ORIENTED ECOSYSTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enschede, Netherlands. pp.215-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a predictive model for decision support in road crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7TH IEEE INTERNATIONAL CONFERENCE ON DIGITAL ECOSYSTEMS AND TECHNOLOGIES (DEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Menlo Park, CA, United States. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road crisis management metamodel for an information decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a collaborative and agile information decision support system for transport crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2012 - 4th International conference on Information systems, Logistics and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative information system supporting decision and collaboration in transport crisis context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mace Ramete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning product manufacturing according to workers skills and quality constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ingremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE 3.0: An Agile Support for Collaborative Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.645-654, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and risk management support in uncertain supply chain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated behaviors for planning processes simulation and characterization of the dynamics in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10 "Evaluation and optimization of innovative production systems of goods and services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. p.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un modèle de conception d'une famille de produits et de sa chaine logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R. Bonnafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gorgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.1627-1636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept, processes, and a supply chain simulation approach for vendor managed inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Production and Operations Management (POM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendor Managed inventory, from concept to processes, for an unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - 2nd International Conference on Information Systems, Logistics, and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, United States. p.536-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude dynamique de l'ordonnancement d'un laboratoire de contrôle qualité pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nexon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06 -6ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de simulation pour coopérer au sein de la chaîne logistique des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2006 -Conférence internationale francophone d'automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to define local and cooperative typologies of supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint-centred methodology for designing cooperation policies within a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Charrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis for cooperation policies benefits in reducing the bullwhip effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management by performance of supply chain processes with the reed method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de référentiel de diagnostic des chaînes logistiques et de leur composantes coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'intégration des nouvelles technologies éducatives par les élèves ingénieurs dans le cadre de travaux de veille documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque "Questions de pédagogie dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. p.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of supply chain processes according to determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCM 2005 -International Conference on Operations and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bali, Indonesia. p.H9-H16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neighbors in a simulated annealing algorithm to optimize the lead time in a parallel multipurpose machine scheduling problem with setup and calendar constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la définition d'indicateurs de performance pour le pilotage de chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 - 5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.1047-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecom supply chain simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Performance and Risk Measurement : Operations, Logistics and Supply Chains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Milan, Italy. p. 349-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement à machines parallèles à usages multiples avec ressources secondaires, temps de préparation et calendrier de disponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de modélisation de la dynamique de coopération au sein d'une chaine logistique pharmaceutique et cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.339-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la coopération au sein d'une chaine logistique pharmaceutique et cosmétique internationale par l'analyse de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Quebec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de l'entente industrielle : trois approches dans le domaine de la gestion des chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie intégrée pour la logistique : intérêts et limites de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'01 -3ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Troyes, France. p.957-963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité en entreprise : une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international de génie industriel (GI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-Marseille, France. pp.359-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la décision pour la planification d'un projet en environnement multi-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galvagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.1107-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une chaine logistique en flux tendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.1301-1309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational management: coordination of the actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODAM'98 - 6th IEA International symposium on human factors in organizational design and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, The Hague, Netherlands. p. 57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent engineering and cooperative design : sharing the risk and integration of the know-how / Ingénierie simultanée et conception coopérative : partage du risque et intégration du savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'98 -2nd International conference on integrated design and manufacturing in mechanical engineering / 2ème Conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Compiègne, France. p.1061-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique d'un atelier de traitement de surface avec cuves de capacité multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des formes de coopération inter-entreprises : influence des niveaux informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decisional Framework for Concurrent Planning of Multiple Projects and Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Gholizadeh Tayyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems, Logistics, and Supply Chain : 6th International Conference, ILS 2016, Bordeaux, France, June 1–4, 2016, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-122, 2018, 978-3-319-73757-7. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73758-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Essay of SCRM Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management Strategies and Risk Assessment in Retail Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Chapter 12 - p. 213-230, 2018, 9781522530565. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3056-5.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ouzrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Archimède, Bruno Vallespir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.131-151, 2017, Enterprise Interoperability: INTEROP-PGSO Vision, 9781786300843. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34B7A1BA"/>
+    <w:nsid w:val="D16913B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-lamothe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3199-9876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095187456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.imt-mines-albi.fr/~lamothe/#home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mines-albi.fr/sites/default/files/ckfinder/files/gipsi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://c2net-project.eu/overview" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/criba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.linagora.com/display/openpaas/Open+PaaS+Overview" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ouest.cerema.fr/sim-petra-a1245.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s150426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016EMAC0016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015EMAC0018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/7046/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://depozit.isae.fr/theses/2006/2006_Mahmoudi_Jaouher.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000204/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/7246/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00271348/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03510001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2015808" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03929985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2162997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Gholizadeh-Tayyar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-020-00150-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruofan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6625758" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melnyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Lahmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJRCM.2018040103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andr&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanchis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ijpme.2017.6807" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0337-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2011.042013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Mahmoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488937" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2007.011862" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2007.11517181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.71-100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.333-364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Galvagnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540412331282042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.333-361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(01)00008-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04753933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708271" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khellaf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03355397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_50" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027854v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baptiste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02648711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Tiss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thierry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomponne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02290428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_30" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948198" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948077" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01883504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Aubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_31" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_45" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389503v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Gholizadeh Tayyar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Milian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Iahmar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618647v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agostinho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.831" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609017v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falcon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714340v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archimede" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Poler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695252v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch29" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_53" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bornert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_16" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falcon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596373v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vuillemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ingremeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520442v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_64" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682746v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759611v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorgas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785238v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785237v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nexon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785235v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785247v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785246v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826355v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785254v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parrod" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785520v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785537v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossuet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618012v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785541v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3056-5.ch012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990770v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-73758-4_8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73758-4_8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-lamothe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3199-9876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095187456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.imt-mines-albi.fr/~lamothe/#home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mines-albi.fr/sites/default/files/ckfinder/files/gipsi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://c2net-project.eu/overview" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/criba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.linagora.com/display/openpaas/Open+PaaS+Overview" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ouest.cerema.fr/sim-petra-a1245.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s150426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016EMAC0016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015EMAC0018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/7046/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://depozit.isae.fr/theses/2006/2006_Mahmoudi_Jaouher.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000204/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/7246/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00271348/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03510001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2015808" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03929985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2162997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruofan Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6625758" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Gholizadeh-Tayyar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-020-00150-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melnyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Lahmar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJRCM.2018040103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andr&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanchis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ijpme.2017.6807" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0337-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2011.042013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Mahmoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488937" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2007.011862" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2007.11517181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.71-100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.333-364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Galvagnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540412331282042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galvagnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.333-361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(01)00008-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04753933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708271" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khellaf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03355397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_50" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Tiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thierry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02648711v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102060" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomponne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02290428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_30" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948198" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_24" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948077" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Aubourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01883504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_31" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674855v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_45" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389503v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Milian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609020v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Gholizadeh Tayyar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609102v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Iahmar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agostinho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.831" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609017v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falcon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archimede" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Poler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch29" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_53" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bornert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_16" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650708v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falcon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596373v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vuillemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ingremeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520442v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_64" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682729v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759611v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorgas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785237v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nexon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785238v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785235v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785247v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785246v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826355v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785254v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785260v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785497v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parrod" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785520v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269872v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785519v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785537v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossuet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618012v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785282v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785541v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990770v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-73758-4_8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73758-4_8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3056-5.ch012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>