--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -100,1367 +100,1367 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark skies of the slightly eccentric WASP-18 b from its optical-to-infrared dayside emission</w:t>
+                <w:t xml:space="preserve">The PLATO Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deline</w:t>
+                <w:t xml:space="preserve">Heike Rauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cubillos</w:t>
+                <w:t xml:space="preserve">Conny Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carone</w:t>
+                <w:t xml:space="preserve">Juan Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.-O. Demory</w:t>
+                <w:t xml:space="preserve">Magali Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lendl</w:t>
+                <w:t xml:space="preserve">Anders Erikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 699, pp.A150. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-025-09985-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470137v1</w:t>
+                <w:t xml:space="preserve">hal-04713285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit Timing Variations in HIP 41378: CHEOPS and TESS confirm a non-transiting sixth planet in the system</w:t>
+                <w:t xml:space="preserve">A joint effort to discover and characterize two resonant mini-Neptunes around TOI-1803 with TESS, HARPS-N, and CHEOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leonardi</w:t>
+                <w:t xml:space="preserve">T. Zingales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Malavolta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kubyshkina</w:t>
+                <w:t xml:space="preserve">D. Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Egger</w:t>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 702, pp.A211. </w:t>
+              <w:t xml:space="preserve">, 2025, 695, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486732v1</w:t>
+                <w:t xml:space="preserve">insu-05101689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric albedo of WASP-12 b and WASP-76 b in the CHEOPS and TESS bandpasses ( Corrigendum )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for hot water world candidates with CHEOPS: Refining the radii and analysing the internal structures and atmospheric lifetimes of TOI-238 b and TOI-1685 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Demangeon</w:t>
+                <w:t xml:space="preserve">J. A. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Akinsanmi</w:t>
+                <w:t xml:space="preserve">D. Kubyshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alonso</w:t>
+                <w:t xml:space="preserve">H. P. Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 700, pp.C1. </w:t>
+              <w:t xml:space="preserve">, 2025, 696, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556327e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345813v1</w:t>
+                <w:t xml:space="preserve">insu-05101677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEOPS observations confirm nodal precession in the WASP-33 system</w:t>
+                <w:t xml:space="preserve">Improved characterization of the TOI-2141 system: A dense sub-Neptune with non-transiting inner and outer companions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. S. Smith</w:t>
+                <w:t xml:space="preserve">R. Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sz. Csizmadia</w:t>
+                <w:t xml:space="preserve">K. W. F. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. van Grootel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lendl</w:t>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Persson</w:t>
+                <w:t xml:space="preserve">Y. N. E. Eschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, </w:t>
+              <w:t xml:space="preserve">, 2025, 704, pp.A174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05101726v1</w:t>
+                <w:t xml:space="preserve">hal-05477490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved characterization of the TOI-2141 system: A dense sub-Neptune with non-transiting inner and outer companions</w:t>
+                <w:t xml:space="preserve">HARPS-N, TESS, and CHEOPS discover a transiting sub-Neptune and two outer companions around the bright solar analogue HD 85426</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Luque</w:t>
+                <w:t xml:space="preserve">F. Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. W. F. Lam</w:t>
+                <w:t xml:space="preserve">A. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cabrera</w:t>
+                <w:t xml:space="preserve">A. Collier Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonfanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. N. E. Eschen</w:t>
+                <w:t xml:space="preserve">M. Cretignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556515⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2511.08473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477490v1</w:t>
+                <w:t xml:space="preserve">hal-05477766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARPS-N, TESS, and CHEOPS discover a transiting sub-Neptune and two outer companions around the bright solar analogue HD 85426</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AstroGeoFit. A Genetic Algorithm and Bayesian Approach for the Astronomical Calibration of the Geological Timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lienhard</w:t>
+                <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mortier</w:t>
+                <w:t xml:space="preserve">N C Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Collier Cameron</w:t>
+                <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cretignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Borsato</w:t>
+                <w:t xml:space="preserve">A. Sultanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.e2024PA005021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2511.08473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024pa005021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477766v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AstroGeoFit. A Genetic Algorithm and Bayesian Approach for the Astronomical Calibration of the Geological Timescale</w:t>
+                <w:t xml:space="preserve">Transit Timing Variations in HIP 41378: CHEOPS and TESS confirm a non-transiting sixth planet in the system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hoang</w:t>
+                <w:t xml:space="preserve">P. Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laskar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Sultanov</w:t>
+                <w:t xml:space="preserve">L. Pagliaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kubyshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024pa005021⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469703v1</w:t>
+                <w:t xml:space="preserve">hal-05486732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PLATO Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric albedo of WASP-12 b and WASP-76 b in the CHEOPS and TESS bandpasses ( Corrigendum )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cubillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Akinsanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Rauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anders Erikson</w:t>
+                <w:t xml:space="preserve">R. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-025-09985-9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 700, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556327e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713285v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for hot water world candidates with CHEOPS: Refining the radii and analysing the internal structures and atmospheric lifetimes of TOI-238 b and TOI-1685 b</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Alibert</w:t>
+                <w:t xml:space="preserve">CHEOPS observations confirm nodal precession in the WASP-33 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. S. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. van Grootel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. P. Osborn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bonfanti</w:t>
+                <w:t xml:space="preserve">C. M. Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 696, </w:t>
+              <w:t xml:space="preserve">, 2025, 693, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05101677v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05101726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint effort to discover and characterize two resonant mini-Neptunes around TOI-1803 with TESS, HARPS-N, and CHEOPS</w:t>
+                <w:t xml:space="preserve">Dark skies of the slightly eccentric WASP-18 b from its optical-to-infrared dayside emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Zingales</w:t>
+                <w:t xml:space="preserve">A. Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Malavolta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Borsato</w:t>
+                <w:t xml:space="preserve">L. Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Turrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bonfanti</w:t>
+                <w:t xml:space="preserve">B.-O. Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, </w:t>
+              <w:t xml:space="preserve">, 2025, 699, pp.A150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05101689v1</w:t>
+                <w:t xml:space="preserve">hal-05470137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed cool star flare morphology with CHEOPS and TESS (Corrigendum)</w:t>
               </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Garai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gy. M. Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kriskovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2110,1808 +2110,1808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEOPS observations of KELT-20 b/MASCARA-2 b: An aligned orbit and signs of variability from a reflective day side</w:t>
+                <w:t xml:space="preserve">Characterisation of the warm-Jupiter TOI-1130 system with CHEOPS and a photo-dynamical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Singh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. M. S. Smith</w:t>
+                <w:t xml:space="preserve">Luca Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. E. Cubillos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lendl</w:t>
+                <w:t xml:space="preserve">David Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Ann Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347533⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04726542v1</w:t>
+                <w:t xml:space="preserve">hal-04797604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOI-4860 b, a short-period giant planet transiting an M3.5 dwarf</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A possible misaligned orbit for the young planet AU Mic c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jordán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Hébrard</w:t>
+                <w:t xml:space="preserve">H. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Garai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gy M. Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346999⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae2655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512179v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04822189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOI-4860 b, a short-period giant planet transiting an M3.5 dwarf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hébrard</w:t>
+                <w:t xml:space="preserve">Precise characterisation of HD 15337 with CHEOPS: A laboratory for planet formation and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M. Rosário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. D. S. Demangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. C. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346999⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752352v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the internal structure and formation history of the three planets transiting HIP 29442 (TOI-469) with CHEOPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Alibert</w:t>
+                <w:t xml:space="preserve">Photo-dynamical characterisation of the TOI-178 resonant chain. Exploring the robustness of transit-timing variations and radial velocity mass characterisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 688, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450472⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726433v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The K2-24 planetary system revisited by CHEOPS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">The EBLM Project- XI. Mass, radius, and effective temperature measurements for 23 M-dwarf companions to solar-type stars observed with CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Swayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. L. Maxted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. M. J. Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. G. Wilson</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450852⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 528, pp.5703-5722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad3866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04822194v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planets observed with CHEOPS. Two super-Earths orbiting the red dwarf star TOI-776</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. M. Persson</w:t>
+                <w:t xml:space="preserve">TOI-4860 b, a short-period giant planet transiting an M3.5 dwarf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Almenara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jordán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 684, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243838⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726534v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian test of Brans–Dicke theories with planetary ephemerides: Investigating the strong equivalence principle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling the internal structure and formation history of the three planets transiting HIP 29442 (TOI-469) with CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. P. Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kubyshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mordasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 682, pp.A175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348082⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475872v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-dynamical characterisation of the TOI-178 resonant chain. Exploring the robustness of transit-timing variations and radial velocity mass characterisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Brandeker</w:t>
+                <w:t xml:space="preserve">The K2-24 planetary system revisited by CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nascimbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borsato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 688, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450212⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726434v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04822194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EBLM Project- XI. Mass, radius, and effective temperature measurements for 23 M-dwarf companions to solar-type stars observed with CHEOPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Deline</w:t>
+                <w:t xml:space="preserve">Planets observed with CHEOPS. Two super-Earths orbiting the red dwarf star TOI-776</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Y. Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad3866⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726535v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise characterisation of HD 15337 with CHEOPS: A laboratory for planet formation and evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian test of Brans–Dicke theories with planetary ephemerides: Investigating the strong equivalence principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Minazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347759⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 682, pp.A175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726484v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible misaligned orbit for the young planet AU Mic c</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Aigrain</w:t>
+                <w:t xml:space="preserve">CHEOPS observations of KELT-20 b/MASCARA-2 b: An aligned orbit and signs of variability from a reflective day side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scandariato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. S. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Cubillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae2655⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04822189v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the warm-Jupiter TOI-1130 system with CHEOPS and a photo-dynamical approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jo Ann Egger</w:t>
+                <w:t xml:space="preserve">TOI-4860 b, a short-period giant planet transiting an M3.5 dwarf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Almenara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jordán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450974⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797604v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOI-4860 b, a short-period giant planet transiting an M3.5 dwarf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Almenara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jordán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 683, pp.A166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202346999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252289v1</w:t>
+                <w:t xml:space="preserve">hal-04752352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HR 10 as seen by CHEOPS and TESS: Revealing δ Scuti pulsations, granulation-like signal and hint for transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. A. J. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. van Grootel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,373 +3982,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04726400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal tides in neutrally stratified atmospheres: Revisiting the Earth’s Precambrian rotational equilibrium</w:t>
+                <w:t xml:space="preserve">Characterisation of the TOI-421 planetary system using CHEOPS, TESS, and archival radial velocity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Farhat</w:t>
+                <w:t xml:space="preserve">A. F. Krenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kubyshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Auclair-Desrotour</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 684, pp.A49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348625⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533457v1</w:t>
+                <w:t xml:space="preserve">insu-04726483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the TOI-421 planetary system using CHEOPS, TESS, and archival radial velocity data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal tides in neutrally stratified atmospheres: Revisiting the Earth’s Precambrian rotational equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auclair-Desrotour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. F. Krenn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Kubyshkina</w:t>
+                <w:t xml:space="preserve">Russell Deitrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fossati</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, </w:t>
+              <w:t xml:space="preserve">, 2024, 684, pp.A49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726483v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tidal deformation and atmosphere of WASP-12 b from its phase curve★</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Akinsanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. C. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 685, </w:t>
@@ -4399,77 +4399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of TOI-561 planetary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zingales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4533,77 +4533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIP 41378 observed by CHEOPS: Where is planet d?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grouffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. P. Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Santerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4667,90 +4667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CHEOPS view of the climate of WASP-3 b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Scandariato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. L. Maxted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zingales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 692, </w:t>
@@ -4814,51 +4814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alqasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grieves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. M. Rosário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,103 +4922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry in the atmosphere of the ultra-hot Jupiter WASP-76 b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. D. S. Demangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 684, </w:t>
@@ -5108,51 +5108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Broeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 687, </w:t>
@@ -5216,64 +5216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Scandariato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Queloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5337,77 +5337,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hints of a close outer companion to the ultra-hot Jupiter TOI-2109 b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -V. Harre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. S. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. C. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Korth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5458,103 +5458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising TOI-732 b and c: New insights into the M-dwarf radius and density valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 682, </w:t>
@@ -5618,77 +5618,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sinnesael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121, </w:t>
@@ -5912,51 +5912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 687, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6118,1679 +6118,1679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales of Chaos in the Inner Solar System: Lyapunov Spectrum and Quasi-integrals of Motion</w:t>
+                <w:t xml:space="preserve">CHEOPS and TESS view of the ultra-short-period super-Earth TOI-561 b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Mogavero</w:t>
+                <w:t xml:space="preserve">J. A. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam H. Hoang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 679, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.021018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04849174v1</w:t>
+                <w:t xml:space="preserve">insu-04462248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TESS and CHEOPS discover two warm sub-Neptunes transiting the bright K-dwarf HD 15906</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of TOI-1260d and the characterization of the multiplanet system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. W. F. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tuson</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. J. Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 523, pp.3090-3118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad1369⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 519, pp.1437-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac3639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04155675v1</w:t>
+                <w:t xml:space="preserve">insu-03947003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dynamical modeling of the WASP-47 system with CHEOPS observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Pagano</w:t>
+                <w:t xml:space="preserve">TESS and CHEOPS discover two warm sub-Neptunes transiting the bright K-dwarf HD 15906</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Queloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. P. Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Hooton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 673, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 523, pp.3090-3118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad1369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155740v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometric albedo of the hot Jupiter HD 189733b measured with CHEOPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Deleuil</w:t>
+                <w:t xml:space="preserve">A new dynamical modeling of the WASP-47 system with CHEOPS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nascimbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borsato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zingales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 672, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245016⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04155756v1</w:t>
+                <w:t xml:space="preserve">insu-04155740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian test of the mass of the graviton with planetary ephemerides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The geometric albedo of the hot Jupiter HD 189733b measured with CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Krenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.024047⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150080v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the properties of the TOI-178 system with CHEOPS and TESS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian test of the mass of the graviton with planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Minazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245479⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (2), pp.024047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.024047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04462255v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic field and multiple planets of the young dwarf AU Mic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Moutou</w:t>
+                <w:t xml:space="preserve">Refining the properties of the TOI-178 system with CHEOPS and TESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Hooton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad1193⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252090v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04462255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOI-1055 b: Neptunian planet characterised with HARPS, TESS, and CHEOPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cabrera</w:t>
+                <w:t xml:space="preserve">The magnetic field and multiple planets of the young dwarf AU Mic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cristofari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Finociety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245607⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 525 (1), pp.455-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad1193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155761v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the orbital decay targets KELT-9 b, KELT-16 b, and WASP-4b, and the transit-timing variations of HD 97658 b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sz. Csizmadia</w:t>
+                <w:t xml:space="preserve">TOI-1055 b: Neptunian planet characterised with HARPS, TESS, and CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 669, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244529⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155780v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can one hear supercontinents in the tides of ocean planets?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Examining the orbital decay targets KELT-9 b, KELT-16 b, and WASP-4b, and the transit-timing variations of HD 97658 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -V. Harre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. S. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. C. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347301⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04849148v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEOPS and TESS view of the ultra-short-period super-Earth TOI-561 b</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can one hear supercontinents in the tides of ocean planets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auclair-Desrotour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 679, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244946⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04462248v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04849148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of TOI-1260d and the characterization of the multiplanet system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timescales of Chaos in the Inner Solar System: Lyapunov Spectrum and Quasi-integrals of Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mogavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 519, pp.1437-1451. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac3639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.021018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03947003v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04849174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined parameters of the HD 22946 planetary system and the true orbital period of planet d★</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Garai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. P. Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 674, </w:t>
@@ -7828,51 +7828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two warm Neptunes transiting HIP 9618 revealed by TESS and Cheops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. P. Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,103 +8096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A resonant sextuplet of sub-Neptunes transiting the bright star HD 110067</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. P. Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 623, pp.932-937. </w:t>
@@ -8243,51 +8243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hint of an exocomet transit in the CHEOPS light curve of HD 172555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. van Grootel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecavelier des Etangs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,606 +8358,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04155765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the visible phase-curve variability of 55 Cnc e</w:t>
+                <w:t xml:space="preserve">A full transit of v&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt; Lupi d and the search for an exomoon in its Hill sphere with CHEOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Meier Valdés</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Kitzmann</w:t>
+                <w:t xml:space="preserve">D. Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Akinsanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 677, pp.1-26/A112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346050⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260189v1</w:t>
+                <w:t xml:space="preserve">insu-04155763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The planetary system around HD 190622 (TOI-1054). Measuring the gas content of low-mass planets orbiting F-stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. A. Egger</w:t>
+                <w:t xml:space="preserve">No random transits in CHEOPS observations of HD 139139</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 675, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245774⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04187894v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04462243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full transit of v&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt; Lupi d and the search for an exomoon in its Hill sphere with CHEOPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bonfanti</w:t>
+                <w:t xml:space="preserve">The planetary system around HD 190622 (TOI-1054). Measuring the gas content of low-mass planets orbiting F-stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 671, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244790⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155763v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04187894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No random transits in CHEOPS observations of HD 139139</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Alonso</w:t>
+                <w:t xml:space="preserve">Investigating the visible phase-curve variability of 55 Cnc e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Meier Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hoyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. E. Simon</w:t>
+                <w:t xml:space="preserve">B. -O. Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beck</w:t>
+                <w:t xml:space="preserve">D. Kitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, </w:t>
+              <w:t xml:space="preserve">, 2023, 677, pp.1-26/A112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04462243v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting photometric and spectroscopic granulation signals with CHEOPS and ESPRESSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. Cegla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9302,90 +9302,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">55 Cancri e's occultation captured with CHEOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. -O. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meier Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9449,90 +9449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOI-5678b: A 48-day transiting Neptune-mass planet characterized with CHEOPS and HARPS★</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ulmer-Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. P. Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 674, </w:t>
@@ -9583,51 +9583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth's rotation and Earth-Moon distance in the Devonian derived from multiple geological records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zeeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9694,1346 +9694,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04849150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit timing variations of AU Microscopii b and c</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. G. Wilson</w:t>
+                <w:t xml:space="preserve">A CHEOPS-enhanced view of the HD 3167 system,★</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 659, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243076⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03705368v1</w:t>
+                <w:t xml:space="preserve">hal-03935717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the HD 108236 system with CHEOPS and TESS Confirmation of a fifth transiting planet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the Earth's Dynamical Ellipticity From Ice Age Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243720⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB023323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935714v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03718983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stellar occultation by the transneptunian object (50000) Quaoar observed by CHEOPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bruno</w:t>
+                <w:t xml:space="preserve">CHEOPS geometric albedo of the hot Jupiter HD 209458 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gomes-Júnior</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Sicardy</w:t>
+                <w:t xml:space="preserve">K. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 664, pp.L15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244221⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 659, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770624v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the true periods of the young sub-Neptunes orbiting TOI-2076</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Gandolfi</w:t>
+                <w:t xml:space="preserve">A stellar occultation by the transneptunian object (50000) Quaoar observed by CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hedges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Leleu</w:t>
+                <w:t xml:space="preserve">A. Gomes-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 664, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243065⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 664, pp.L15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03776410v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining massless dilaton theory at Solar system scales with the planetary ephemeris INPOP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Minazzoli</w:t>
+                <w:t xml:space="preserve">Uncovering the true periods of the young sub-Neptunes orbiting TOI-2076</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. P. Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fienga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Gastineau</w:t>
+                <w:t xml:space="preserve">C. Hedges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.044057⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604647v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03776410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of chaos in the Solar System through computer algebra</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constraining massless dilaton theory at Solar system scales with the planetary ephemeris INPOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Minazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243327⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (4), pp.044057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.044057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03718978v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia-DR2 asteroid observations and INPOP planetary ephemerides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Laskar</w:t>
+                <w:t xml:space="preserve">The origin of chaos in the Solar System through computer algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mogavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134, pp.32. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 662, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10569-022-10084-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03718975v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03718978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Earth's Dynamical Ellipticity From Ice Age Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia-DR2 asteroid observations and INPOP planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël. Boué</w:t>
+                <w:t xml:space="preserve">P. Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JB023323⟩</w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10569-022-10084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03718983v1</w:t>
+                <w:t xml:space="preserve">insu-03718975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CHEOPS-enhanced view of the HD 3167 system,★</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. C. Petit</w:t>
+                <w:t xml:space="preserve">Transit timing variations of AU Microscopii b and c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gy. M. Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Garai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 668, </w:t>
+              <w:t xml:space="preserve">, 2022, 659, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935717v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEOPS geometric albedo of the hot Jupiter HD 209458 b</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Brandeker</w:t>
+                <w:t xml:space="preserve">Characterization of the HD 108236 system with CHEOPS and TESS Confirmation of a fifth transiting planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Heng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. M. Morris</w:t>
+                <w:t xml:space="preserve">L. Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 659, </w:t>
+              <w:t xml:space="preserve">, 2022, 668, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03705369v1</w:t>
+                <w:t xml:space="preserve">hal-03935714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term instability of the inner Solar system: numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Mogavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 514, pp.1342-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11061,494 +11061,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03718974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resonant tidal evolution of the Earth-Moon distance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of the tidal deformation of WASP-103b at 3 σ with CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. C. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Akinsanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. S. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 665, </w:t>
+              <w:t xml:space="preserve">, 2022, 657, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03850267v1</w:t>
+                <w:t xml:space="preserve">insu-03647257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase curve and geometric albedo of WASP-43b measured with CHEOPS, TESS, and HST WFC3/UVIS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The resonant tidal evolution of the Earth-Moon distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auclair-Desrotour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 668, </w:t>
+              <w:t xml:space="preserve">, 2022, 665, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935719v1</w:t>
+                <w:t xml:space="preserve">insu-03850267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the tidal deformation of WASP-103b at 3 σ with CHEOPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Laskar</w:t>
+                <w:t xml:space="preserve">Phase curve and geometric albedo of WASP-43b measured with CHEOPS, TESS, and HST WFC3/UVIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scandariato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, </w:t>
+              <w:t xml:space="preserve">, 2022, 668, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03647257v1</w:t>
+                <w:t xml:space="preserve">hal-03935719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EBLM project - IX. Five fully convective M-dwarfs, precisely measured with CHEOPS and TESS light curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Swayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. L. Maxted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. M. J. Triaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -11580,870 +11580,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03780741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the architecture and internal structure of the TOI-561 system planets with CHEOPS, HARPS-N, and TESS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">The HD 93963 A transiting system: A 1.04 d super-Earth and a 3.65 d sub-Neptune discovered by TESS and CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Hooton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Collier Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac199⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03647049v1</w:t>
+                <w:t xml:space="preserve">insu-03850263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spi-OPS: Spitzer and CHEOPS confirm the near-polar orbit of MASCARA-1 b and reveal a hint of dayside reflection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Gaia-DR2 asteroid observations and INPOP planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141645⟩</w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10569-022-10089-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03647282v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03850265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the tidal deformation of WASP-103b at 3 σ with CHEOPS (Corrigendum)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Photodynamical analysis of the nearly resonant planetary system WASP-148. Accurate transit-timing variations and mutual orbital inclination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Almenara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, </w:t>
+              <w:t xml:space="preserve">, 2022, 663, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142196e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03667472v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HD 93963 A transiting system: A 1.04 d super-Earth and a 3.65 d sub-Neptune discovered by TESS and CHEOPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. J. Hooton</w:t>
+                <w:t xml:space="preserve">Detection of the tidal deformation of WASP-103b at 3 σ with CHEOPS (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. C. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Akinsanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. S. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 667, </w:t>
+              <w:t xml:space="preserve">, 2022, 658, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142196e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03850263v1</w:t>
+                <w:t xml:space="preserve">insu-03667472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamical analysis of the nearly resonant planetary system WASP-148. Accurate transit-timing variations and mutual orbital inclination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the architecture and internal structure of the TOI-561 system planets with CHEOPS, HARPS-N, and TESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Díaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. C. M. Correia</w:t>
+                <w:t xml:space="preserve">G. Lacedelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malavolta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collier Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 663, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511, pp.4551-4571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748255v1</w:t>
+                <w:t xml:space="preserve">insu-03647049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Gaia-DR2 asteroid observations and INPOP planetary ephemerides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spi-OPS: Spitzer and CHEOPS confirm the near-polar orbit of MASCARA-1 b and reveal a hint of dayside reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. S. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134, pp.44. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 658, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10569-022-10089-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03850265v1</w:t>
+                <w:t xml:space="preserve">insu-03647282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of high order symplectic integration methods with forward integration steps in beam dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Skoufaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Papaphilippou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12650,77 +12650,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEOPS finds KELT-1b darker than expected in visible light. Discrepancy between the CHEOPS and TESS eclipse depths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12771,77 +12771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atmosphere and architecture of WASP-189 b probed by its CHEOPS phase curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Hooton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12905,103 +12905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental effective temperature measurements for eclipsing binary stars - III. SPIRou near-infrared spectroscopy and CHEOPS photometry of the benchmark G0V star EBLM J0113+31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. L. Maxted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Adibekyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 513, pp.6042-6057. </w:t>
@@ -13052,90 +13052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stable climate of KELT-9b,★</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. M. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. -O. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Hooton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 666, </w:t>
@@ -13167,533 +13167,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03839239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for transiting planets around hot subdwarfs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INPOP21a planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie van Grootel</w:t>
+                <w:t xml:space="preserve">A. Di Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Pozuelos</w:t>
+                <w:t xml:space="preserve">V. Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thuillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Delrez</w:t>
+                <w:t xml:space="preserve">J. I. B. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes Scientifiques et Techniques de l'Institut de Mécanique Céleste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400911v1</w:t>
+                <w:t xml:space="preserve">hal-04849200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic diffusion of the fundamental frequencies in the Solar System</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Six transiting planets and a chain of Laplace resonances in TOI-178</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 654, pp.A156. </w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402815v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03458418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHEOPS mission</w:t>
+                <w:t xml:space="preserve">Exploiting timing capabilities of the CHEOPS mission with warm-Jupiter planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Benz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Fortier</w:t>
+                <w:t xml:space="preserve">L Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rando</w:t>
+                <w:t xml:space="preserve">G Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beck T</w:t>
+                <w:t xml:space="preserve">D Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nascimbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lacedelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-020-09679-4⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 506 (3), pp.3810-3830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104073v1</w:t>
+                <w:t xml:space="preserve">insu-03458350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six transiting planets and a chain of Laplace resonances in TOI-178</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The changing face of AU Mic b: stellar spots, spin-orbit commensurability, and transit timing variations as seen by CHEOPS and TESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wilson</w:t>
+                <w:t xml:space="preserve">Gy. Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Garai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A26. </w:t>
+              <w:t xml:space="preserve">, 2021, 654, pp.A159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03458418v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03458344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faint objects in motion: the new frontier of high precision astrometry</w:t>
               </w:r>
@@ -13807,463 +13828,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting timing capabilities of the CHEOPS mission with warm-Jupiter planets</w:t>
+                <w:t xml:space="preserve">A search for transiting planets around hot subdwarfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Borsato</w:t>
+                <w:t xml:space="preserve">Valérie van Grootel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Piotto</w:t>
+                <w:t xml:space="preserve">Francisco Pozuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gandolfi</w:t>
+                <w:t xml:space="preserve">Antoine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Nascimbeni</w:t>
+                <w:t xml:space="preserve">Stéphane Charpinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lacedelli</w:t>
+                <w:t xml:space="preserve">Laetitia Delrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 506 (3), pp.3810-3830. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 650, pp.A205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab1782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03458350v1</w:t>
+                <w:t xml:space="preserve">hal-03400911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing face of AU Mic b: stellar spots, spin-orbit commensurability, and transit timing variations as seen by CHEOPS and TESS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaotic diffusion of the fundamental frequencies in the Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mogavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 654, pp.A159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140345⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 654, pp.A156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03458344v1</w:t>
+                <w:t xml:space="preserve">hal-03402815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPOP21a planetary ephemerides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Deram</w:t>
+                <w:t xml:space="preserve">The CHEOPS mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Broeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Ruscio</w:t>
+                <w:t xml:space="preserve">N. Rando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Viswanathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. I. B. Camargo</w:t>
+                <w:t xml:space="preserve">Beck T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes Scientifiques et Techniques de l'Institut de Mécanique Céleste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.109-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-020-09679-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849200v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEOPS precision phase curve of the Super-Earth 55 Cancri e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14334,282 +14334,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03458374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term dynamics of the inner planets in the Solar System</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The EBLM project – VIII. First results for M-dwarf mass, radius, and effective temperature measurements using CHEOPS light curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Swayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Maxted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Broeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141007⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 506 (1), pp.306-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408213v1</w:t>
+                <w:t xml:space="preserve">insu-03458355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EBLM project – VIII. First results for M-dwarf mass, radius, and effective temperature measurements using CHEOPS light curves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term dynamics of the inner planets in the Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mogavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 506 (1), pp.306-322. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 655, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab1687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03458355v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit detection of the long-period volatile-rich super-Earth ν2 Lupi d with CHEOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ehrenreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14617,51 +14617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.775-787. </w:t>
@@ -14699,103 +14699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Early Science observations with the CHaracterising ExOPlanets Satellite (CHEOPS) using pycheops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. L. Maxted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ehrenreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collier Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -14827,373 +14827,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03458286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the planetary system around the young active star AU Mic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CHEOPS observations of the HD 108236 planetary system: a fifth planet, improved ephemerides, and planetary radii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040235⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278597v1</w:t>
+                <w:t xml:space="preserve">hal-03576620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEOPS observations of the HD 108236 planetary system: a fifth planet, improved ephemerides, and planetary radii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New constraints on the planetary system around the young active star AU Mic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C M Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecavelier Des Etangs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A157. </w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576620v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint on the Yukawa suppression of the Newtonian potential from the planetary ephemeris INPOP19a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Minazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (2), pp.021501. </w:t>
@@ -15225,295 +15225,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomical pacing of Late Cretaceous third- and second-order sea-level sequences in the Foz do Amazonas Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slah Boulila</w:t>
+                <w:t xml:space="preserve">Analysis of Cassini radio tracking data for the construction of INPOP19a: A new estimate of the Kuiper belt mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Brange</w:t>
+                <w:t xml:space="preserve">D. Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Machado Cruz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">L. Iess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104382⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 640, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892063v1</w:t>
+                <w:t xml:space="preserve">hal-02881391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Cassini radio tracking data for the construction of INPOP19a: A new estimate of the Kuiper belt mass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Fienga</w:t>
+                <w:t xml:space="preserve">Astronomical pacing of Late Cretaceous third- and second-order sea-level sequences in the Foz do Amazonas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Brange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Durante</w:t>
+                <w:t xml:space="preserve">Alberto Machado Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Iess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Laskar</w:t>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 640, pp.A7. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.104382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881391v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
               </w:r>
@@ -15659,51 +15659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frits Hilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zeeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 194, pp.103296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15737,103 +15737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on the location of P9 obtained with the INPOP19a planetary ephemeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Di Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 640, pp.A6. </w:t>
@@ -15865,1152 +15865,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of the exoplanets WASP-148b and c</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Laskar</w:t>
+                <w:t xml:space="preserve">The hot dayside and asymmetric transit of WASP-189 b seen by CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 640, pp.A32. </w:t>
+              <w:t xml:space="preserve">, 2020, 643, pp.A94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913927v1</w:t>
+                <w:t xml:space="preserve">hal-03104076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hot dayside and asymmetric transit of WASP-189 b seen by CHEOPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Kitzmann</w:t>
+                <w:t xml:space="preserve">Discovery and characterization of the exoplanets WASP-148b and c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collier Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643, pp.A94. </w:t>
+              <w:t xml:space="preserve">, 2020, 640, pp.A32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104076v1</w:t>
+                <w:t xml:space="preserve">hal-02913927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term orbital and rotational motions of Ceres and Vesta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Constraining the mass of the graviton with the planetary ephemeris INPOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Minazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833342⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (16), pp.161103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009222v1</w:t>
+                <w:t xml:space="preserve">hal-01999926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order regularised symplectic integrator for collisional planetary systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bias and robustness of eccentricity estimates from radial velocity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine C. Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
+                <w:t xml:space="preserve">J-B Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Unger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935786⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 489 (1), pp.738-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918712v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secular spin-axis dynamics of exoplanets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astronomy Nearly polar orbit of the sub-Neptune HD 3167 c Constraints on the dynamical history of a multi-planet system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecavelier Des Etangs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834344⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 631, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918676v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomy Nearly polar orbit of the sub-Neptune HD 3167 c Constraints on the dynamical history of a multi-planet system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secular spin-axis dynamics of exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saillenfest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 631, pp.A28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935944⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408871v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency analysis and representation of slowly diffusing planetary solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Laskar</w:t>
+                <w:t xml:space="preserve">High-order regularised symplectic integrator for collisional planetary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 628, pp.A84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730492⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 628, pp.A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276075v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the mass of the graviton with the planetary ephemeris INPOP</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Frequency analysis and representation of slowly diffusing planetary solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. N. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 628, pp.A84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999926v1</w:t>
+                <w:t xml:space="preserve">hal-02276075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias and robustness of eccentricity estimates from radial velocity data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term orbital and rotational motions of Ceres and Vesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B Delisle</w:t>
+                <w:t xml:space="preserve">T. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Unger</w:t>
+                <w:t xml:space="preserve">N. Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 489 (1), pp.738-762. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144362v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated symplectic integrators for rotation motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17083,51 +17083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Zisopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Papaphilippou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (7), pp.071002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17161,51 +17161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detectability of shape deformation in short-period exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Akinsanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C C Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17481,51 +17481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Hilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lourens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 209, pp.100-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17559,77 +17559,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secular spin-axis dynamics of exoplanets (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillenfest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 624, pp.C2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17702,51 +17702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17787,908 +17787,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new lunar ephemeris INPOP17a and its application to fundamental physics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term cyclicities in Phanerozoic sea-level sedimentary record and their potential drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty096⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833809v1</w:t>
+                <w:t xml:space="preserve">hal-02320045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic tides from Earth-like to ocean planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 615, pp.A23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201732249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obliquity pacing of the hydrological cycle during the Oceanic Anoxic Event 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Föllmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 499, pp.266-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term cyclicities in Phanerozoic sea-level sedimentary record and their potential drivers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The new lunar ephemeris INPOP17a and its application to fundamental physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Minazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.128-136. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 476 (2), pp.1877-1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320045v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hill stability in the AMD framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a robust and consistent middle Eocene astronomical timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Petit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Maximilian Vahlenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Boué</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuhji Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 617, pp.A93. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 486, pp.94-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955741v1</w:t>
+                <w:t xml:space="preserve">hal-02320009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a robust and consistent middle Eocene astronomical timescale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Atmospheric thermal tides and planetary spin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 609, pp.A118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02320009v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric thermal tides and planetary spin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Hill stability in the AMD framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 609, pp.A118. </w:t>
+              <w:t xml:space="preserve">, 2018, 617, pp.A93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695113v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taner filter settings and automatic correlation optimisation for cyclostratigraphic studies</w:t>
               </w:r>
@@ -18713,51 +18713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Kaboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik J Hilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119 (Octobre 2018), pp.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18919,581 +18919,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPOP17a planetary ephemerides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radial velocity data analysis with compressed sensing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes Scientifiques et Techniques de l'Institut de Mécanique Céleste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 109, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 464 (1), pp.1220-1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.24384.43521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849217v1</w:t>
+                <w:t xml:space="preserve">hal-02202137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMD-stability and the classification of planetary systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">AMD-stability in the presence of first-order mean motion resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Petit</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 605, pp.A72. </w:t>
+              <w:t xml:space="preserve">, 2017, 607, pp.A35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178940v1</w:t>
+                <w:t xml:space="preserve">hal-02239675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial velocity data analysis with compressed sensing techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">AMD-stability and the classification of planetary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Correia</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 464 (1), pp.1220-1246. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.A72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202137v1</w:t>
+                <w:t xml:space="preserve">hal-02178940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMD-stability in the presence of first-order mean motion resonances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Boué</w:t>
+                <w:t xml:space="preserve">Des premiers travaux de Le Verrier à la découverte de Neptune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 607, pp.A35. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.504-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02239675v1</w:t>
+                <w:t xml:space="preserve">insu-03718952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des premiers travaux de Le Verrier à la découverte de Neptune</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INPOP17a planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.504-519. </w:t>
+              <w:t xml:space="preserve">Notes Scientifiques et Techniques de l'Institut de Mécanique Céleste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.24384.43521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03718952v2</w:t>
+                <w:t xml:space="preserve">hal-04849217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andoyer construction for Hill and Delaunay variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 128 (4), pp.475-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19674,51 +19674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric tides in Earth-like planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19778,51 +19778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rotation of planets hosting atmospheric tides: from Venus to habitable super-Earths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19876,533 +19876,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOMINAL VALUES FOR SELECTED SOLAR AND PLANETARY QUANTITIES: IAU 2015 RESOLUTION B3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAIA DPAC INPOP final release: INPOP10e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Prša</w:t>
+                <w:t xml:space="preserve">H. Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Harmanec</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes Scientifiques et Techniques de l'Institut de Mécanique Céleste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404611v1</w:t>
+                <w:t xml:space="preserve">hal-04849244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extreme planetary system around HD 219828 One long-period super Jupiter to a hot-Neptune host star</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints on the location of a possible 9th planet derived from the Cassini data,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fienga A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628374⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 587 (L8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440094v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the location of a possible 9th planet derived from the Cassini data,</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NOMINAL VALUES FOR SELECTED SOLAR AND PLANETARY QUANTITIES: IAU 2015 RESOLUTION B3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Prša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Harmanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mamajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Asplund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628227⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152 (2), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/2/41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346793v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAIA DPAC INPOP final release: INPOP10e</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extreme planetary system around HD 219828 One long-period super Jupiter to a hot-Neptune host star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Manche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Lovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes Scientifiques et Techniques de l'Institut de Mécanique Céleste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849244v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets X. Detection and characterization of giant planets by the dozen</w:t>
               </w:r>
@@ -20440,51 +20440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 588, </w:t>
@@ -20535,64 +20535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secular and tidal evolution of circumbinary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126 (1-3), pp.189-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20626,77 +20626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete spin and orbital evolution of close-in bodies using a Maxwell viscoelastic rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126 (1), pp.31-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20756,51 +20756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 579, pp.A128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20834,103 +20834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPOP: evolution, applications, and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Highlights of Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.217-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20964,103 +20964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical estimation of the sensitivity of INPOP planetary ephemerides to general relativity parameters,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 123 (3), pp.325-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21120,51 +21120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (2), pp.233-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21211,51 +21211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance breaking due to dissipation in planar planetary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21315,64 +21315,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and tidal evolution of close-in planets and satellites using a Maxwell viscoelastic rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21432,51 +21432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal dissipation and the formation of Kepler near-resonant planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 570, pp.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21536,77 +21536,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 561, http://www.aanda.org/articles/aa/pdf/2014/01/aa22124-13.pdf. </w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21634,494 +21634,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal damping of the mutual inclination in hierarchical systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High precision symplectic integrators for the Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariadna Farrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseba Makazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220482⟩</w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (2), pp.141-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10569-013-9479-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533386v1</w:t>
+                <w:t xml:space="preserve">hal-02526374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HARPS search for southern extra-solar planets XXXIV. A planetary system around the nearby M dwarf GJ 163, with a super-Earth possibly in the habitable zone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Tidal damping of the mutual inclination in hierarchical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 556, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 553, pp.A39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01434425v1</w:t>
+                <w:t xml:space="preserve">hal-02533386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High precision symplectic integrators for the Solar System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Blanes</w:t>
+                <w:t xml:space="preserve">The HARPS search for southern extra-solar planets XXXIV. A planetary system around the nearby M dwarf GJ 163, with a super-Earth possibly in the habitable zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Casas</w:t>
+                <w:t xml:space="preserve">G. Lo Curto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseba Makazaga</w:t>
+                <w:t xml:space="preserve">S. Udry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 116 (2), pp.141-174. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 556, </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10569-013-9479-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526374v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron density distribution and solar plasma correction of radio signals using MGS, MEX, and VEX spacecraft navigation data and its application to planetary ephemerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 550, pp.A124. </w:t>
@@ -22153,701 +22153,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High precision astrometry mission for the detection and characterization of nearby habitable planetary systems with the Nearby Earth Astrometric Telescope (NEAT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury’s spin–orbit resonance explained by initial retrograde and subsequent synchronous rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Léger</w:t>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Shao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9246-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.18-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620712v1</w:t>
+                <w:t xml:space="preserve">hal-02458585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dissipation in multi-planet systems and constraints on orbit fitting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Chaotic diffusion of the Vesta family induced by close encounters with massive asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 538, pp.A105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116643⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 540, pp.A118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869652v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclostratigraphy and astronomical tuning of the Late Maastrichtian at Zumaia (Basque country, Northern Spain)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tidal dissipation in multi-planet systems and constraints on orbit fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.054⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 538, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02612746v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic diffusion of the Vesta family induced by close encounters with massive asteroids</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyclostratigraphy and astronomical tuning of the Late Maastrichtian at Zumaia (Basque country, Northern Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sietske J Batenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik J Hilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silja Hüsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118339⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 359, pp.264-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873063v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury’s spin–orbit resonance explained by initial retrograde and subsequent synchronous rotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High precision astrometry mission for the detection and characterization of nearby habitable planetary systems with the Nearby Earth Astrometric Telescope (NEAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Wieczorek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
+                <w:t xml:space="preserve">Renaud Goullioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.18-21. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (2), pp.385-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO1350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9246-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458585v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation in planar resonant planetary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 546, pp.A71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22875,278 +22875,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale controversy: Accurate orbital calibration of the early Paleogene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">IMPACT CRATERING ON MERCURY: CONSEQUENCES FOR THE SPIN EVOLUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GC004096⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 751 (2), pp.L43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/751/2/L43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869628v1</w:t>
+                <w:t xml:space="preserve">hal-02873325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT CRATERING ON MERCURY: CONSEQUENCES FOR THE SPIN EVOLUTION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Time scale controversy: Accurate orbital calibration of the early Paleogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Westerhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Röhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 751 (2), pp.L43. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/751/2/L43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012GC004096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873325v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUMPING THE ECCENTRICITY OF EXOPLANETS BY TIDAL EFFECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 744 (2), pp.L23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23180,64 +23180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model of the chaotic eccentricity of Mercury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23310,51 +23310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Pälike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23395,489 +23395,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La2010: a new orbital solution for the long-term motion of the Earth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Strong chaos induced by close encounters with Ceres and Vesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Farrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 532 (A89), 15 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116836⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 532 (L4), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622971v1</w:t>
+                <w:t xml:space="preserve">hal-00620783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of Cenozoic and Mesozoic &amp;quot;third-order&amp;quot; eustatic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth G. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth G. Miller</w:t>
+                <w:t xml:space="preserve">Stephen F. Pekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James V. Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109, pp.94-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.09.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong chaos induced by close encounters with Ceres and Vesta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">La2010: a new orbital solution for the long-term motion of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fienga</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 532 (L4), 4 p. </w:t>
+              <w:t xml:space="preserve">, 2011, 532 (A89), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620783v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal evolution of hierarchical and inclined systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23905,295 +23905,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HARPS search for southern extra-solar planets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lovis</w:t>
+                <w:t xml:space="preserve">The INPOP10a planetary ephemeris and its applications in fundamental physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ségransan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. Benz</w:t>
+                <w:t xml:space="preserve">P. Kuchynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015577⟩</w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (3), pp.363-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10569-011-9377-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556558v1</w:t>
+                <w:t xml:space="preserve">insu-01258427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INPOP10a planetary ephemeris and its applications in fundamental physics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The HARPS search for southern extra-solar planets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Manche</w:t>
+                <w:t xml:space="preserve">C. Lovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Desvignes</w:t>
+                <w:t xml:space="preserve">D. Ségransan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Udry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 111 (3), pp.363-385. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, pp.A112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10569-011-9377-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01258427v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomical calibration of the Maastrichtian (Late Cretaceous)</w:t>
               </w:r>
@@ -24205,51 +24205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda A. Hinnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24319,907 +24319,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of asteroid masses from their close encounters with Mars</w:t>
+                <w:t xml:space="preserve">Astronomical calibration of the middle Eocene Contessa Highway section (Gubbio, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Somenzi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luigi Jovane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Florindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marsili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetery and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.01.010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720418v1</w:t>
+                <w:t xml:space="preserve">hal-03733049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ring as a model of the main belt in planetary ephemerides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">High inclination orbits in the secular quadrupolar three-body problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 401 (2), pp. 1189-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15711.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00620059v1</w:t>
+                <w:t xml:space="preserve">hal-00619610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit expansion of the three-body disturbing function for arbitrary eccentricities and inclinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 522 (A60), 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201014496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of asteroid masses from their close encounters with Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Somenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kuchynka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58, pp.858-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2010.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HARPS search for southern extra-solar planets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Couetdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 511, pp.A21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200912700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High inclination orbits in the secular quadrupolar three-body problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">A ring as a model of the main belt in planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kuchynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15711.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 514 (A96), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619610v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomical calibration of the middle Eocene Contessa Highway section (Gubbio, Italy)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of asteroid masses from their close encounters with Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Somenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kuchynka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.07.027⟩</w:t>
+              <w:t xml:space="preserve">Planetery and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.858-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03733049v1</w:t>
+                <w:t xml:space="preserve">hal-00720418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term evolution of the spin of Mercury: I. Effect of the obliquity and core-mantle friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 205 (2), pp. 338-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25266,51 +25266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical stability analysis of the HD202206 system and constraints to the planetary orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Couetdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25383,64 +25383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collisionless scenario for Uranus tilting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 712 (1), 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25468,817 +25468,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial velocities of GJ876 planetary system (Correia+, 2010)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId634" w:history="1">
+                <w:t xml:space="preserve">The HARPS search for southern extra-solar planets. XVI. HD45364, a pair of planets in a 3:2 mean motion resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Udry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 496, pp.521-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479970v1</w:t>
+                <w:t xml:space="preserve">hal-00375551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPOP08, a 4-D planetary ephemeris: from asteroid and time-scale computations to ESA Mars Express and Venus Express contributions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speed limit on Neptune migration imposed by Saturn tilting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kuchynka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 702, pp.L19-L22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/702/1/L19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00472471v1</w:t>
+                <w:t xml:space="preserve">hal-00619521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging on the motion of a fast revolving body. Application to the stability study of a planetary system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radial velocities of GJ876 planetary system (Correia+, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Couetdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351, pp.19021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10569-009-9209-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03786489v1</w:t>
+                <w:t xml:space="preserve">hal-00479970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum physics exploring gravity in the outer solar system: the SAGAS project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Averaging on the motion of a fast revolving body. Application to the stability study of a planetary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Couetdic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9118-5⟩</w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104, pp.291-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10569-009-9209-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474549v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed limit on Neptune migration imposed by Saturn tilting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INPOP08, a 4-D planetary ephemeris: from asteroid and time-scale computations to ESA Mars Express and Venus Express contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kuchynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/702/1/L19⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 507 (3), pp.1675-1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619521v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HARPS search for southern extra-solar planets. XVI. HD45364, a pair of planets in a 3:2 mean motion resonance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Benz</w:t>
+                <w:t xml:space="preserve">Quantum physics exploring gravity in the outer solar system: the SAGAS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J. Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Bertaux</w:t>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 496, pp.521-526. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.651-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9118-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375551v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin axis evolution of two interacting bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 201 (2), pp.750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26312,77 +26312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: &amp;quot;Speed Limit on Neptune Migration Imposed by Saturn Tilting&amp;quot; (2009, ApJ, 702, L19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kuchynka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 705, pp.L99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26429,51 +26429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury's capture into the 3/2 spin-orbit resonance including the effect of core-mantle friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 201 (1), pp. 1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26520,51 +26520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury's capture into the 3/2 spin-orbit resonance including the effect of core-mantle friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 201 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26598,64 +26598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of collisional trajectories of Mercury, Mars and Venus with the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 459, pp.817-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26701,130 +26701,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPOP08, a 4-D planetary ephemeris: from asteroid and time-scale computations to ESA Mars Express and Venus Express contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kuchynka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 507, pp.1675-1686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200911755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742156v1</w:t>
@@ -26835,51 +26835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HD60532, a planetary system in a 3:1 mean motion resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26926,255 +26926,255 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPOP06: a new numerical planetary ephemeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Gastineau</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 477 (1), pp.315-327. </w:t>
+              <w:t xml:space="preserve">, 2008, 477, pp.315-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20066607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204867v1</w:t>
+                <w:t xml:space="preserve">hal-03743092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPOP06: a new numerical planetary ephemeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 477, pp.315-327. </w:t>
+              <w:t xml:space="preserve">, 2008, 477 (1), pp.315-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20066607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743092v1</w:t>
+                <w:t xml:space="preserve">hal-00204867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the equilibrium rotation of Earth-like extra-solar planets</w:t>
               </w:r>
@@ -27186,51 +27186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 488 (3), pp.L63 - L66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27264,51 +27264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic diffusion in the Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 196, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27336,321 +27336,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HARPS search for southern extra-solar planets. VIII. μ Arae, a system with four planets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mayor</w:t>
+                <w:t xml:space="preserve">Recent formation and evolution of northern Martian polar layered deposits as inferred from a Global Climate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tamuz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (E06012), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JE002772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162005v1</w:t>
+                <w:t xml:space="preserve">ensl-00158333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent formation and evolution of northern Martian polar layered deposits as inferred from a Global Climate Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Forget</w:t>
+                <w:t xml:space="preserve">The HARPS search for southern extra-solar planets. VIII. μ Arae, a system with four planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Tamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Couetdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112 (E06012), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 462 (2), pp.769-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JE002772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00158333v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal dissipation within hot Jupiters: a new appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27718,77 +27718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the duration of magnetochrons C24r and C25n and the timing of early Eocene global warming events: Implications from the Ocean Drilling Program Leg 208 Walvis Ridge depth transect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Westerhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Röhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27878,51 +27878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 339 (3-4), pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27956,90 +27956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPOP06: a new planetary ephemeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Highlights of Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14, pp.471-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28198,64 +28198,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precession of a planet with a satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 185, pp.312-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28340,51 +28340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Udry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Naef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28435,51 +28435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on the Generalized Hansen and Laplace Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 91, pp.351-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28513,90 +28513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term numerical solution for the insolation quantities of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Joutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28647,51 +28647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of interpenetrating networks from polycarbonate and cellulose acetate butyrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28781,77 +28781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent ice-rich deposits formed at high latitudes on Mars by sublimation of unstable equatorial ice during low obliquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 431 (7012), pp.1072-1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28897,51 +28897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comment on ``Accurate spin axes and solar system dynamics: Climatic variations for the Earth and Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 416, pp.799-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28975,77 +28975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution and chaotic diffusion of the insolation quantities of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Joutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29122,51 +29122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling law in the Standard Map critical function. Interpolating hamiltonian and frequency map analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.2033-2061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29204,51 +29204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury's capture into the 3/2 spin-orbit resonance as a result of its chaotic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 429, pp.848-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29307,51 +29307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term evolution of the spin of Venus. I. theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Néron de Surgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29423,51 +29423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term evolution of the spin of Venus. II. numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 163, pp.24-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29526,51 +29526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of single particle dynamics for third generation light sources through frequency map analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nadolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6, 416, p.799-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29617,51 +29617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-vortex cluster formation in the plane and on the sphere: An energy bifurcation condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanella Boatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13, pp.824-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29695,51 +29695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital forcing of the martian polar layered deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29837,51 +29837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84, pp.283-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29932,51 +29932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30027,51 +30027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Britzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas D. Kokkotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30129,265 +30129,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the threshold of the break-up of invariant tori in a class of three frequency Hamiltonian systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">High order symplectic integrators for perturbed Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. R. Jauslin</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2789(01)00268-8⟩</w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 80 (1), pp. 39-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1012098603882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03732395v1</w:t>
+                <w:t xml:space="preserve">hal-00618038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order symplectic integrators for perturbed Hamiltonian systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Determination of the threshold of the break-up of invariant tori in a class of three frequency Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robutel</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 80 (1), pp. 39-62. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 154, pp.159-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1012098603882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2789(01)00268-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618038v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the planetary three-body problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30446,51 +30446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chaotic obliquity of the planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30549,51 +30549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of the Earth's obliquity by the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Joutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30665,51 +30665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moon : a climate regulator for the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30747,51 +30747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chaotic obliquity of the Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30842,51 +30842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe de travail sur la lecture de : Méthodes nouvelles de la Mécanique Céleste (H. Poincaré). Comptes rendus 18 et 25 février 1988, 24 mars 1988. Alain Chenciner : Intégration du problème de Kepler par la méthode de Hamilton-Jacobi : coordonnées &amp;quot;action-angles&amp;quot; de Delaunay; Jacques Laskar : Les variables de Poincaré et le développement de la fonction pertubatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chenciner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes Scientifiques et Techniques de l'Institut de Mécanique Céleste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30911,51 +30911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secular evolution, proper modes and resonances in the inner solar system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Institute of the Czechoslovak Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 68, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31025,51 +31025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating astronomical solutions and geological observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sinnesael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGUsphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31097,303 +31097,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomical Solutions for Geological Studies. The AstroGeo project.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Obliquity pacing of the hydrological cycle during the Oceanic Anoxic Event 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Föllmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587764v1</w:t>
+                <w:t xml:space="preserve">hal-03589535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obliquity pacing of the hydrological cycle during the Oceanic Anoxic Event 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astronomical Solutions for Geological Studies. The AstroGeo project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589535v1</w:t>
+                <w:t xml:space="preserve">hal-03587764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of INPOP planetary ephemerides and Bepi-Colombo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Di Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAUS 364: Multi-scale (time and mass) Dynamics of Space Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Iasi, Romania. pp.31-51, </w:t>
@@ -31444,77 +31444,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal dissipation in deep oceanic shells: from telluric planets to icy satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Annual meeting of the Frenh Society of Astronomy and Astrophysics. - 3 au 6 juillet 2018 – Bordeaux-France- SF2A-2018- Eds.: P. Di Matteo, F. Billebaud, F. Herpin, N. Lagarde, J.-B. Marquette, A. Robin, O. Venot, pp.33-35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31578,51 +31578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.8433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31673,64 +31673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Minazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31785,51 +31785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark Study of a High Order Symplectic Integration Method With Only Positive Steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Skoufaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Papaphilippou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31902,51 +31902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating Chaos with a Geological Orrery: Precise and accurate measurement of the secular frequencies of the precession of perihelion for the inner planets for 200-222 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. V. Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32014,90 +32014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests of GR with INPOP15a planetary ephemerides: estimations of possible supplementary advances of perihelia for Mercury and Saturn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3694-3695, </w:t>
             </w:r>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32131,103 +32131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality of free fall versus ephemeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Minazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.101-104</w:t>
@@ -32282,51 +32282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2017: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics, held 4-7 July, 2017 in Paris. Eds.: C. Reylé, P. Di Matteo, F. Herpin, E. Lagadec, A. Lançon, Z. Meliani and F. Royer, pp.229-233</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32364,77 +32364,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Lunar Laser Ranging at Calern: Impact on Lunar Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32502,51 +32502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Haris Skokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg A. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos Detection and Predictability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dresden, Germany, Germany. pp.E1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32593,64 +32593,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric tides and their consequences on the rotational dynamics of terrestrial planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAS Publications Series Volume 82 (2019) Astro Fluid: An International Conference in Memory of Professor Jean-Paul Zahn's Great Scientific Achievements Institut d'Astrophysique de Paris, France, June 27–30, 2016 A.S. Brun, S. Mathis, C. Charbonnel and B. Dubrulle (Eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32697,64 +32697,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Infrared Lunar Laser Ranging on Lunar Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32803,532 +32803,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03856428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel sparse multivariate polynomial division</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">INPOP : un problème dans les échelles de temps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Parallel Symbolic Computation, {PASCO} 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743781v1</w:t>
+                <w:t xml:space="preserve">hal-03803301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing the Lunar Laser Ranging datasets alongside the radioscience data from the Lunar Reconnaissance Orbiter to improve the dynamical model of the Moon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent developments in INPOP planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU General Assembly XXIX, Meeting #29, #2254766</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734056v1</w:t>
+                <w:t xml:space="preserve">hal-03734804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in INPOP planetary ephemerides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Utilizing the Lunar Laser Ranging datasets alongside the radioscience data from the Lunar Reconnaissance Orbiter to improve the dynamical model of the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU General Assembly XXIX, Meeting #29, #2254766</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734804v1</w:t>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPOP : un problème dans les échelles de temps ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Parallel sparse multivariate polynomial division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Parallel Symbolic Computation, {PASCO} 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bath, United Kingdom, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2790282.2790285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803301v1</w:t>
+                <w:t xml:space="preserve">hal-03743781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency analysis and representation of slowly diffusing solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanning Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU General Assembly XXIX, Meeting #29, #2254766</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33353,64 +33353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of stellar spin-orbit angle in extrasolar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C. Fabrycky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33448,51 +33448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et observations des systèmes planétaires multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33517,77 +33517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new model of atmospheric tides: from Venus to super-Earths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Extreme Solar Systems Abstracts III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Big Island, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33625,64 +33625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal evolution of close-in exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33720,64 +33720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Scalable Multiplication for Distributed Sparse Multivariate Polynomials on Many-Core Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop,{CASC} 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Berlin, Germany, Germany. pp.100-115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33811,51 +33811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High precision astronomical solution for paleoclimate studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33893,90 +33893,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary ephemeris construction and general relativity tests of PPN-formalism with MESSENGER radioscience data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Kumar Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Denver, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33995,588 +33995,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the long period terms in the La2011 astronomical solution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Chaotic Diffusion of the Vesta Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.481</w:t>
+              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Reno, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734831v1</w:t>
+                <w:t xml:space="preserve">hal-03735318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MesoPSL : Le mésocentre de calcul du PRES Paris Sciences et Lettres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Laskar</w:t>
+                <w:t xml:space="preserve">INPOP: Evolution, applications, and perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'IMCCE - JS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">INPOP: Evolution, applications, and perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France. pp.25-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744683v1</w:t>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomical tuning and carbon isotope stratigraphy of the Maastrichtian in Sopelana and Zumaia (Basque country, N-Spain)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">MesoPSL : Le mésocentre de calcul du PRES Paris Sciences et Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.498</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'IMCCE - JS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId992" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743997v1</w:t>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie astronomique des climats, de Le Verrier à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Astronomical tuning and carbon isotope stratigraphy of the Maastrichtian in Sopelana and Zumaia (Basque country, N-Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sietske J. Batenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik J. Hilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Hüsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'histoire de l'astronomie, Observatoire de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris (France), France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId997" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735277v1</w:t>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Diffusion of the Vesta Family</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">La théorie astronomique des climats, de Le Verrier à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Reno, NV, United States</w:t>
+              <w:t xml:space="preserve">Séminaire d'histoire de l'astronomie, Observatoire de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735318v1</w:t>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPOP: Evolution, applications, and perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gastineau</w:t>
+                <w:t xml:space="preserve">Stability of the long period terms in the La2011 astronomical solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Farrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPOP: Evolution, applications, and perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France. pp.25-33</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847379v1</w:t>
+                <w:t xml:space="preserve">hal-03734831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of very long-term variations in Cenozoic _13C record and eccentricity modulation cycles</w:t>
               </w:r>
@@ -34588,51 +34588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Pälike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34683,64 +34683,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale controversy: Accurate orbital calibration of the early Paleogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Roehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Westerhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34759,325 +34759,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteroid mass determinations with INPOP planetary ephemerides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Tidal evolution in the quadrupolar three-body problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1879</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743861v1</w:t>
+                <w:t xml:space="preserve">hal-03691998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal evolution in the quadrupolar three-body problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Asteroid mass determinations with INPOP planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kuchynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Boué</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1449</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691998v1</w:t>
+                <w:t xml:space="preserve">hal-03743861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLR residuals of INPOP10A and constraints on Post-Newtonian parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35119,77 +35119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal asteroid mass determination from planetary range observations; a study of a simplified test model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kuchynka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35214,51 +35214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results On Chaotic Motion In The Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Extreme Solar Systems Abstracts II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jackson Hole, Wyoming, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35283,51 +35283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for stable orbits in the HD 10180 planetary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35374,51 +35374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on the chaotic motion of the Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35443,51 +35443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of planetary systems in interaction, NEAT 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEAT 2011 Workshop, Institut de Planétologie et d'Astrophysique de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35506,476 +35506,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanique orbitale et mécanique céleste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Résidus LLR d'INPOP10a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kuchynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'action spécifique GRAM (Gravitation, Références, Astronomie, Métrologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Nice (France), France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743367v1</w:t>
+                <w:t xml:space="preserve">hal-03743972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity tests with INPOP planetary ephemerides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Le système planétaire HD10180</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relativity in Fundamental Astronomy - Dynamics, Reference Frames and Data Analysis, IAU Symposium 261</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743387v1</w:t>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système planétaire HD10180</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Gravity tests with INPOP planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kuchynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relativity in Fundamental Astronomy - Dynamics, Reference Frames and Data Analysis, IAU Symposium 261</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Virginia Beach, VA, United States, United States. pp.159-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921309990330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1019" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733989v1</w:t>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidus LLR d'INPOP10a</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Mécanique orbitale et mécanique céleste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.51</w:t>
+              <w:t xml:space="preserve">Journées de l'action spécifique GRAM (Gravitation, Références, Astronomie, Métrologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nice (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743972v1</w:t>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIP: a computer algebra system dedicated to celestial mechanics and perturbation series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Munich (Germany), Germany. pp.194-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36009,90 +36009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie CALCEPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France. pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36117,64 +36117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin axis evolution of interacting bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrasolar Planets in Multi-Body Systems: Theory and Observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Torun, Poland. pp.345-353, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36214,260 +36214,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically active Moon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Planetary collisions in the Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.469</w:t>
+              <w:t xml:space="preserve">CELMEC V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Martino al Cimino (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744052v1</w:t>
+                <w:t xml:space="preserve">hal-03729890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary collisions in the Solar System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Dynamically active Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELMEC V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Martino al Cimino (Italy), Italy</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729890v1</w:t>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Tests with the INPOP Planetary Ephemerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kuchynka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Poncin-Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36509,51 +36509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Solar Sytem Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division of Dynamical Astronomy Meeting #40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Virginia Beach, Virginia, United States. pp.907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36578,90 +36578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Tests with the INPOP Planetary Ephemerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kuchynka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36703,103 +36703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geodesic precession in the INPOP ephemerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Systèmes de Référence Spatio-temporels 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dresde, Germany. pp.69-72</w:t>
@@ -36828,64 +36828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Axis Evolution of Interacting Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division of Dynamical Astronomy Meeting #40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Virginia Beach, Virginia, United States. pp.908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36904,799 +36904,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Stable Fits for Extrasolar Planetary Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Diffusion Chaotique dans le Système Solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Spectroscopy in Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734584v1</w:t>
+                <w:t xml:space="preserve">hal-03733955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chaotic dynamics of Small bodies and planets, Bad Hofgastein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Alexander von Humboldt Colloquium for Celestial Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Salzburg (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le destin tragique des planètes extra-solaires gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Winisdoerffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une calibration astronomique des temps géologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Chaotique dans le Système Solaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Finding Stable Fits for Extrasolar Planetary Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Couetdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Spectroscopy in Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Aveiro, Portugal, Portugal. pp.267-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75485-5_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733955v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards INPOP07, adjustments to LLR data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Interaction solide-solide dans le problèmer des 2 corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Systèmes de Référence Spatio-temporels 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Meudon, France. pp.70</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804632v1</w:t>
+                <w:t xml:space="preserve">hal-03734627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPOP06, a new numerical ephemeris</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards INPOP07, adjustments to LLR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPOP06, a new numerical ephemeris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. pp.69-+</w:t>
+              <w:t xml:space="preserve">Journées Systèmes de Référence Spatio-temporels 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Meudon, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476008v1</w:t>
+                <w:t xml:space="preserve">hal-03804632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustement d'INPOP aux données LLR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.13</w:t>
@@ -37719,178 +37693,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction solide-solide dans le problèmer des 2 corps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Laskar</w:t>
+                <w:t xml:space="preserve">INPOP06, a new numerical ephemeris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.89</w:t>
+              <w:t xml:space="preserve">INPOP06, a new numerical ephemeris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.69-+</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734627v1</w:t>
+                <w:t xml:space="preserve">hal-00476008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des astéroïdes sur les mouvements planétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kuchynka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37915,90 +37915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards INPOP07, adjustments to LLR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38040,90 +38040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between space missions and INPOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38155,273 +38155,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic diffusion in the Solar System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Relativity and INPOP planetary ephemerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division of Dynamical Astronomy Meeting #38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, University of Michigan, Ann Arbor, Michigan, United States</w:t>
+              <w:t xml:space="preserve">Workshop Solar System dynamics and ephemerides, ESOC/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Darmstadt (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743364v1</w:t>
+                <w:t xml:space="preserve">hal-03809562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativity and INPOP planetary ephemerides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Chaotic diffusion in the Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Solar System dynamics and ephemerides, ESOC/ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Darmstadt (Germany), Germany</w:t>
+              <w:t xml:space="preserve">AAS/Division of Dynamical Astronomy Meeting #38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, University of Michigan, Ann Arbor, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809562v1</w:t>
+                <w:t xml:space="preserve">hal-03743364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPOP06 A new numerical ephemeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Solar System dynamics and ephemerides, ESOC/ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Darmstadt (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38459,77 +38459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space missions and planetary ephemerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga-Schultheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany. pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38548,782 +38548,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraindre les paramètres orbitaux des planètes extrasolaires en combinant les mesures de vitesses radiales, avec une étude dynamique du système</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Dynamique et contraintes observationnelles des systèmes planétaires extra solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication aux Journées Scientifiques de l'IMCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum « Calcul », Observatoire de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Observatoire de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692009v1</w:t>
+                <w:t xml:space="preserve">hal-03692010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et contraintes observationnelles des systèmes planétaires extra solaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Contraindre les paramètres orbitaux des planètes extrasolaires en combinant les mesures de vitesses radiales, avec une étude dynamique du système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Couetdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum « Calcul », Observatoire de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Observatoire de Paris, France</w:t>
+              <w:t xml:space="preserve">Communication aux Journées Scientifiques de l'IMCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692010v1</w:t>
+                <w:t xml:space="preserve">hal-03692009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation de marées et états de Cassini des « hots Jupiters » : relation avec leur évolution interne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INPOP06: a new planetary ephemeris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">IAU Joint Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804063v1</w:t>
+                <w:t xml:space="preserve">hal-03724434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term solution for the insolation quantities of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU Joint Discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaciers, ice mantling and polar caps on Mars : an astronomically-based scenario for Amazonian climate changes and geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
+                <w:t xml:space="preserve">R. M. Haberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1066" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Head</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française : Journées de la SF2A 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPOP-Modèle dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication aux Journées Scientifiques de l'IMCCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPOP06: a new planetary ephemeris</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissipation de marées et états de Cassini des « hots Jupiters » : relation avec leur évolution interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAU Joint Discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724434v1</w:t>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of {TRIP:} Fast Sparse Multivariate Polynomial Multiplication Using Burst Tries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference, Reading, UK, May 28-31, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, UK, United Kingdom. pp.446-453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
@@ -39357,51 +39357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long term evolution of the terrestrial planets spin axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENOC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Eindhoven (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39426,51 +39426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic Evolution of the Rotational and Orbital Elements of Mars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39508,51 +39508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Mercury into the 3/2 spin-orbit resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Cambridge, England, United Kingdom. pp.1571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39577,51 +39577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic diffusion in the solar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CELMEC IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, San Martino al Cimino (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39646,51 +39646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement orbital des planètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole de Goutelas, Formation planétaire et exoplanètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Goutelas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39715,51 +39715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoclimates of the Earth and Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Space Science Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berne (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39778,286 +39778,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Evolution of the Terrestrial Planets' Spin Axes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">IMCCE planetary ephemerides : present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division on Dynamical Astronomy Meeting #35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Cannes, France, France. pp.856</w:t>
+              <w:t xml:space="preserve">Communication au colloque The Three Dimensional Universe with Gaia Observatoire de Paris-Meudon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Observatoire de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743932v1</w:t>
+                <w:t xml:space="preserve">hal-03734693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMCCE planetary ephemerides : present and future</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Long Term Evolution of the Terrestrial Planets' Spin Axes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au colloque The Three Dimensional Universe with Gaia Observatoire de Paris-Meudon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Observatoire de Paris, France</w:t>
+              <w:t xml:space="preserve">AAS/Division on Dynamical Astronomy Meeting #35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Cannes, France, France. pp.856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734693v1</w:t>
+                <w:t xml:space="preserve">hal-03743932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic models and obliquity variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Francaise : Journées de la SF2A 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40082,51 +40082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency map analysis in accelerator physics, Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Frejus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40151,51 +40151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré and the stability of the solar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Henri Poincaré, Université Libre de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Brussels (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40220,51 +40220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution and chaotic behavior of the solar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planet Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lund (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40302,64 +40302,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Martian Northern cap Over the Last 10 Myr Inferred From GCM LMD Water Cycle Simulations: Implications for Layered Deposits and Cap Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40378,234 +40378,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La friction climatique a-t-elle changé l'obliquité terrestre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Global Dynamics in the Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">US/European Celestial Mechanics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Poznan (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735144v1</w:t>
+                <w:t xml:space="preserve">hal-03734915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Dynamics in the Solar System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">La friction climatique a-t-elle changé l'obliquité terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US/European Celestial Mechanics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Poznan (Poland), Poland</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734915v1</w:t>
+                <w:t xml:space="preserve">hal-03735144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en fréquence et dynamique globale des systèmes planétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40675,64 +40675,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planets in Mean-Motion Resonances and the System Around HD45364</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Exoplanets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
@@ -40779,51 +40779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Evolution of Exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">edited by S. Seager. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exoplanets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tucson, AZ : University of Arizona Press, pp. 239-266, 2010</w:t>
@@ -40865,51 +40865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Evolution of Exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exoplanets, ed. by S. Seager. Tucson : University of Arizona Press, 2010. ISBN 978-0-8165-2945-2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239-266, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40947,77 +40947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neogene Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas J. Lourens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik J. Hilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Shackleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41100,51 +41100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency analysis and the representation of slowly diffusing planetary solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanning Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41214,51 +41214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -41398,64 +41398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel utilisateur de TRIP 1.2.0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel utilisateur de TRIP 1.2.0. 2012. URL : http://www.imcce.fr/trip/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41480,103 +41480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Radial velocity curve of HD 202206 (Couetdic+, 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Couetdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Udry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41607,90 +41607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Radial velocities of GJ876 planetary system (Correia+, 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Couetdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -41862,103 +41862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did atmospheric thermal tides cause a daylength locking in the Precambrian? A review on recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Laskar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammad Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margriet Lantink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -41980,103 +41980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian test of the strong equivalence principle in Brans-Dicke theories with planetary ephemerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Minazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42212,64 +42212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Precession of a planet with a satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42287,51 +42287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic diffusion in the Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42349,103 +42349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HARPS search for southern extra-solar planets. IX. mu Ara, a system with four planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -42461,289 +42461,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on the generalized Hansen and Laplace coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Long term evolution and chaotic diffusion of the insolation quantities of Mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003158v2</w:t>
+                <w:t xml:space="preserve">hal-00000860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term evolution and chaotic diffusion of the insolation quantities of Mars.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Note on the generalized Hansen and Laplace coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Joutel</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00000860v1</w:t>
+                <w:t xml:space="preserve">hal-00003158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long term numerical solution for the insolation quantities of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1124" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -42765,64 +42765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rotation of extra-solar planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.M. Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42840,51 +42840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency map analysis and quasiperiodic decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42902,51 +42902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comment on 'Accurate spin axes and solar system dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43035,51 +43035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des sciences (France). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -43341,103 +43341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPOP19a planetary ephemerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Di Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMCCE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -43495,51 +43495,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie Générale Planétaire. Eléments orbitaux des planètes sur 1 million d'années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planétologie et astrophysique de la terre [astro-ph.EP]. Observatoire de Paris, 1984. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -43598,90 +43598,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALCEPH: Planetary ephemeris files access code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:38e5394c3e37c36b05eb970518abf71f0ca09b38;origin=https://hal.archives-ouvertes.fr/hal-04567259;visit=swh:1:snp:dbb2b731f4ae5fec54d4268613abf008aaa1d28d;anchor=swh:1:rel:1ff3457a4df5da20c7baaed5a8f109eacb121c27;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -43877,51 +43877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cubillos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-O. Demory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leonardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borsato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kubyshkina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Egger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555253" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demangeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akinsanmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556327e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz. Csizmadia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Grootel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Persson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. F. Lam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabrera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. E. Eschen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556515" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lienhard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collier Cameron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretignier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.08473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laskar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Hara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sultanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024pa005021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Erikson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09985-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Osborn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453325" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zingales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malavolta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turrini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scandariato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Flor&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandeker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557625e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krenn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Nike Emilia Eschen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonfanti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina M Persson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio G Sousa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1806" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Boldog" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. M. Szab&#243;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kriskovics" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gandolfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452699" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heidari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Eastman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jackson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451519" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Cubillos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347533" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Almenara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonfils" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bryant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jord&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346999" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04752352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almenara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bryant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mordasini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450472" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nascimbeni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Sousa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Wilson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Y. Georgieva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243838" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Minazzoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gastineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348082" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Delisle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delrez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Swayne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. L. Maxted" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3866" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D. S. Demangeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. C. Barros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy M. Szab&#243;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigrain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borsato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Degen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leleu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hooton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Ann Egger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450974" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. A. J. Salmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sulis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346180" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farhat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auclair-Desrotour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bou&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Deitrick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348625" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Krenn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348584" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348502" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piotto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. M. Correia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2440" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouffal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santerne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449689" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846476v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451049" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726408v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alqasim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grieves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Livingston" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1767" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348270" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726456v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broeg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olofsson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queloz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346705" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -V. Harre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479008v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brady" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Venturini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348180" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sinnesael" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317051121" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -G. Flor&#233;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348951" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. S. Valente" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auclair-Desrotour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348450" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Psaridi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Osborn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lendl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Parc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348678" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849174v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mogavero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam H. Hoang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.021018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hooton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1369" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245486" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155756v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Patel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150080v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mariani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minazzoli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gastineau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.024047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462255v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245479" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Donati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cristofari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finociety" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moutou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1193" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245607" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155780v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bou&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244529" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347301" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462248v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244946" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947003v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3639" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345943" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155678v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nowak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masseron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1319" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Hawthorn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bayliss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Wilson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Adibekyan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad306" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462244v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pall&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06692-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155765v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier des Etangs" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245104" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260189v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Meier Vald&#233;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Morris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -O. Demory" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kitzmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346050" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187894v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Serrano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245774" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155763v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244790" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462243v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347779" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155774v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Cegla" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Rodr&#237;guez D&#237;az" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244223" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245101" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12754" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meier Vald&#233;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244894" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer-Moll" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245478" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Vleeschouwer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine da Silva" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118348" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243076" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935714v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243720" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776410v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hedges" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243065" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604647v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernus" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fienga" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.044057" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718978v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243327" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718975v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deram" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Verma" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-022-10084-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718983v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l. Bou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023323" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935717v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Petit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243778" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705369v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heng" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243082" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1299" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03850267v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243445" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935719v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243974" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647257v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142196" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780741v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebastian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2565" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647049v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacedelli" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac199" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647282v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141645" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667472v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142196e" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03850263v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243093" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748255v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. D&#237;az" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142964" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03850265v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-022-10089-1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718987v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skoufaris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papaphilippou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Skokos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.034001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643027v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goffo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gandolfi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3799" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935715v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parviainen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244117" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705372v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morris" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142400" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Miller" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1270" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839239v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jones" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243823" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400911v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie van Grootel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pozuelos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thuillier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpinet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140381" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402815v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140989" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104073v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rando" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck T" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-020-09679-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458418v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hooton" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039767" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417261v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Amorim" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09781-1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458350v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Borsato" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piotto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gandolfi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nascimbeni" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacedelli" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1782" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458344v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Szab&#243;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140345" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849200v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Ruscio" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viswanathan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. B. Camargo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458374v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cameron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140892" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408213v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141007" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458355v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Swayne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maxted" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Triaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sousa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broeg" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1687" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458402v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01381-5" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458286v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3371" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278597v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C M Correia" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040235" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576620v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039608" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892956v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.021501" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892063v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brange" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104382" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881391v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durante" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iess" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037920" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988234v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Hilgen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103296" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881382v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037919" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913927v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038296" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104076v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038677" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009222v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vaillant" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833342" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918712v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine C. Petit" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935786" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918676v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillenfest" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834344" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408871v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935944" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276075v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Fu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730492" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999926v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161103" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144362v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hara" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laskar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Delisle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Unger" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1849" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089463v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vaillant" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-019-9886-4" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123355v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Zisopoulos" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papaphilippou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.071002" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188641v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C C Barros" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Santos" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F L Maxted" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834215" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151370v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soja" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#252;n" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strub" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sommer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millinger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834892" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171885v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Meyers" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hilgen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lourens" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.01.018" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267032v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834344e" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088588v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fienga" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gastineau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082677" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833809v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty096" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701931v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732249" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315499v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F&#246;llmi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.029" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPMLQD0C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320045v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haq" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.03.004" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955741v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petit" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bou&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833088" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320009v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Vahlenkamp" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhji Yamamoto" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.01.003" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWHKCDNM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695113v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731540" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958822v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J Hilgen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.06.005" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318056v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Westerhold" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#246;hl" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donner" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederichs" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kordesch" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007240" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849217v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24384.43521" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178940v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630022" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202137v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2261" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239675v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731196" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718952v2" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.011" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494889v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-017-9761-0" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178922v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumusque" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borsa" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregory" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628671" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984685v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628252" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984684v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628701" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404611v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pr&#353;a" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Harmanec" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Torres" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mamajek" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Asplund" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/2/41" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440094v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lovis" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayor" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montalto" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepe" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628374" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346793v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fienga A." TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manche" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gastineau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628227" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849244v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verma" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440666v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527585" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320295v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C.M. Correia" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-016-9709-9" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346358v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. M. Correia" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-016-9708-x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470401v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delisle" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526285" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856460v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314005481" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362401v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-015-9639-y" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470339v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cunha" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000226" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555235v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423676" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555291v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424211" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555323v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424227" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093271v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Verma" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fienga" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manche" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322124" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533386v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220482" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434425v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo Curto" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Udry" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220237" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526374v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Farr&#233;s" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Blanes" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casas" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Makazaga" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-013-9479-6" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843784v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Verma" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Issautier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219883" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620712v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shao" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Goullioud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9246-1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869652v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116643" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612746v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske J Batenburg" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sprovieri" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gale" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#252;sing" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.054" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N6H2C63-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873063v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118339" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458585v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1350" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873296v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220001" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869628v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula R&#246;hl" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004096" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873325v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/751/2/L43" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873316v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/744/2/L23" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873276v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farago" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219991" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657907v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko P&#228;like" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.11.017" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00622971v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Manche" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116836" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636289v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Miller" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Pekar" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V. Browning" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.09.003" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92QCKNTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620783v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117504" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620094v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farago" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-011-9368-9" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556558v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015577" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258427v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuchynka" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Desvignes" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-011-9377-8" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596824v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Husson" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. Hinnov" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.008" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX87NMCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720418v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Somenzi" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.01.010" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M2BQFPW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620059v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kuchynka" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Manche" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913346" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619707v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014496" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118633v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462209v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Correia" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couetdic" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912700" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619610v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farago" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15711.x" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733049v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Jovane" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Florindo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marsili" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.027" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0248H57-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619646v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.006" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620044v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Couetdic" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mayor" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Udry" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913635" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619672v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/712/1/L44" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479970v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472471v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morley" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911755" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786489v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-009-9209-2" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDSL0C5L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619521v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/702/1/L19" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375551v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810774" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533507v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.02.001" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732749v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/705/1/L99" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619506v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.034" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524855v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743011v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08096" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KZZCPW0G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742156v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619490v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911689" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204867v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066607" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743092v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619469v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Levrard" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810388" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724131v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.02.017" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162005v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tamuz" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066194" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00158333v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002772" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117457v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabrier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729619v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Raffi" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bowles" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001322" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321038v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.02.005" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482247v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083123v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lovis" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pepe" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Benz" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04828" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742366v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.07.019" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4T1P1QJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743066v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Naef" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042376" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732327v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-004-6440-8" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729629v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robutel" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joutel" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041335" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474941v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssie" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133230v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03055" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76CF250CB0164B234D3CAC440EE799F61DBBF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742812v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035710" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784991v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.04.005" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128403v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carletti" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786247v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02609" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-C080RB04-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743146v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#233;ron de Surgy" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(03)00042-3" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCJHQ9DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786161v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(03)00043-5" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69XGNJ2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118697v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadolski" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.6.114801" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118700v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581451" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785478v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Mustard" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01066" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3TCSP13Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786667v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malige" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884561v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malige" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797043v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Britzen" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas D. Kokkotas" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Campbell" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010685" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732395v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandre" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benfatto" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Jauslin" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(01)00268-8" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618038v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012098603882" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884544v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692088" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434F3A70DAC676BBED41D1B6EB5C175EBCF86468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884536v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robutel" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/361608a0" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CDE2ADBDDC2594024DA20529FB8E06793F6B99E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884538v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/361615a0" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA8769A815C0E1FD09A850ACF4168494071186D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893816v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893810v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894047v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenciner" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749575v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776489v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6423" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587764v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589535v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450528v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921321001277" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934835v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744017v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809034v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernus" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871666v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Skoufaris" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Skokos" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPAF060" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734789v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Olsen" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Kent" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinney" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lepre" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669478v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0482" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768081v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695107v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802873v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734157v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Haris Skokos" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg A. Gottwald" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48410-4_9" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695110v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1982008" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856428v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743781v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790285" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734056v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734804v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803301v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733937v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Fu" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803377v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Fabrycky" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724591v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729873v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734024v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734864v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02297-0_8" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724502v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729919v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Verma" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734831v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00744683v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743997v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske J. Batenburg" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Gale" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Hilgen" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. H&#252;sing" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735277v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735318v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delisle" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847379v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802669v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734866v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Roehl" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743861v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691998v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804779v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734581v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734007v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724492v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101105001" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729831v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724466v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743367v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743387v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921309990330" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733989v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743972v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734738v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1940475.1940518" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743991v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734874v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1042037" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QPTTK3V7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744052v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729890v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472817v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734787v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743437v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804444v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743410v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734584v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75485-5_59" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9M6WG8BF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743338v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804773v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winisdoerffer" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809379v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733955v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804632v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476008v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802883v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734627v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743676v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476020v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francou" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802678v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743364v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809562v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733924v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734519v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fienga-Schultheis" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692009v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692010v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804063v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baraffe" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743551v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808983v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Haberle" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Head" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735332v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724434v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743800v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758525_60" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734652v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743296v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743884v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734488v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735149v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733584v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743932v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734693v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809285v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733557v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735229v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733607v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743897v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735144v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734915v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724549v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724778v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55333-7_12" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619530v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724761v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803731v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Lourens" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Shackleton" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilson" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03933025v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934215v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03933228v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Santos" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Faria" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03808713v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03906691v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03906460v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234912v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Lantink" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246824v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621675v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abbas" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boehm" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brown" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335321v2" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258631v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129135v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003158v2" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000860v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joutel" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001603v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001604v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000387v3" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000850v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672459v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444146v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470929v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deram" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Di Ruscio" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00702723v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567259v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38e5394c3e37c36b05eb970518abf71f0ca09b38;origin=https://hal.archives-ouvertes.fr/hal-04567259;visit=swh:1:snp:dbb2b731f4ae5fec54d4268613abf008aaa1d28d;anchor=swh:1:rel:1ff3457a4df5da20c7baaed5a8f109eacb121c27;path=/" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Erikson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09985-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zingales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malavolta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borsato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfanti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Egger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kubyshkina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Osborn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. F. Lam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. E. Eschen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lienhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collier Cameron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretignier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.08473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laskar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Hara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sultanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024pa005021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leonardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cubillos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demangeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akinsanmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556327e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz. Csizmadia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Grootel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Persson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452151" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-O. Demory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450939" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scandariato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Flor&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandeker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557625e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krenn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Nike Emilia Eschen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonfanti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina M Persson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio G Sousa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1806" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Boldog" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. M. Szab&#243;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kriskovics" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gandolfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452699" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heidari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Eastman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jackson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451519" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borsato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Degen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leleu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hooton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Ann Egger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy M. Szab&#243;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigrain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2655" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D. S. Demangeon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. C. Barros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347759" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Delisle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delrez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bryant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Swayne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. L. Maxted" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Sousa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3866" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almenara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonfils" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bryant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jord&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346999" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mordasini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450472" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nascimbeni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Wilson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450852" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726534v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Y. Georgieva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243838" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475872v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Minazzoli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gastineau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348082" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Cubillos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347533" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Almenara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04752352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. A. J. Salmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sulis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346180" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Krenn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348584" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farhat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auclair-Desrotour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bou&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Deitrick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348625" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348502" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piotto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. M. Correia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2440" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouffal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santerne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449689" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846476v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451049" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726408v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alqasim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grieves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Livingston" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1767" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348270" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726456v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broeg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olofsson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queloz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346705" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -V. Harre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479008v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brady" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Venturini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348180" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sinnesael" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317051121" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -G. Flor&#233;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348951" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. S. Valente" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auclair-Desrotour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348450" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Psaridi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Osborn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lendl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Parc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348678" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Patel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244946" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947003v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hooton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3639" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155675v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1369" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155740v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245486" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mariani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minazzoli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gastineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.024047" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462255v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245479" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Donati" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cristofari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finociety" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moutou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1193" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245607" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bou&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244529" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849148v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347301" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mogavero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam H. Hoang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.021018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345943" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155678v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nowak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masseron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1319" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Hawthorn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bayliss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Wilson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Adibekyan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad306" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462244v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pall&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06692-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155765v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier des Etangs" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245104" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244790" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347779" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Serrano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245774" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Meier Vald&#233;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Morris" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -O. Demory" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kitzmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346050" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155774v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Cegla" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Rodr&#237;guez D&#237;az" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244223" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245101" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12754" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meier Vald&#233;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244894" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer-Moll" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245478" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Vleeschouwer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine da Silva" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118348" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935717v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Petit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243778" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718983v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l. Bou&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023323" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705369v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heng" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243082" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776410v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hedges" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243065" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604647v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fienga" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.044057" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718978v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243327" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718975v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deram" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Verma" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-022-10084-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705368v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243076" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935714v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243720" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1299" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647257v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142196" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03850267v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243445" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935719v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243974" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780741v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebastian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2565" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03850263v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243093" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03850265v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-022-10089-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748255v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. D&#237;az" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142964" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667472v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142196e" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647049v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacedelli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac199" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647282v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141645" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718987v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skoufaris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papaphilippou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Skokos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.034001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643027v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goffo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gandolfi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3799" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935715v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parviainen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244117" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705372v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morris" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142400" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Miller" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1270" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839239v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jones" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243823" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849200v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Ruscio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viswanathan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. B. Camargo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458418v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hooton" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039767" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458350v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Borsato" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piotto" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gandolfi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nascimbeni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacedelli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1782" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458344v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Szab&#243;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140345" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417261v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Amorim" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09781-1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400911v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie van Grootel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pozuelos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thuillier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpinet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140381" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402815v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140989" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104073v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rando" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck T" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-020-09679-4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458374v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cameron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140892" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458355v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Swayne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maxted" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Triaud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sousa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broeg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1687" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408213v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141007" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458402v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01381-5" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458286v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3371" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576620v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039608" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278597v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C M Correia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040235" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892956v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.021501" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881391v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durante" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iess" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037920" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892063v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brange" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104382" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988234v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Hilgen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103296" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881382v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037919" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104076v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038677" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913927v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038296" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999926v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161103" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144362v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hara" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laskar" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Delisle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Unger" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1849" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408871v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935944" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918676v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillenfest" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834344" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918712v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine C. Petit" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935786" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276075v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Fu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730492" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009222v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vaillant" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833342" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089463v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vaillant" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-019-9886-4" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123355v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Zisopoulos" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papaphilippou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.071002" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188641v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C C Barros" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Santos" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F L Maxted" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834215" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151370v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soja" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#252;n" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strub" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sommer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millinger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834892" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171885v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Meyers" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hilgen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lourens" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.01.018" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267032v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834344e" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088588v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fienga" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gastineau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082677" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320045v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haq" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.03.004" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701931v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732249" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315499v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F&#246;llmi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.029" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPMLQD0C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833809v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty096" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320009v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Vahlenkamp" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhji Yamamoto" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.01.003" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWHKCDNM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695113v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731540" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955741v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petit" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bou&#233;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833088" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958822v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J Hilgen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.06.005" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318056v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Westerhold" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#246;hl" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donner" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederichs" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kordesch" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007240" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202137v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2261" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239675v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731196" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178940v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630022" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03718952v2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.011" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849217v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24384.43521" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494889v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-017-9761-0" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178922v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumusque" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borsa" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregory" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628671" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984685v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628252" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984684v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628701" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849244v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manche" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verma" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346793v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fienga A." TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gastineau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628227" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404611v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pr&#353;a" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Harmanec" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Torres" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mamajek" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Asplund" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/2/41" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440094v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lovis" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayor" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montalto" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepe" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628374" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440666v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527585" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320295v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C.M. Correia" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-016-9709-9" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346358v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. M. Correia" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-016-9708-x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470401v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delisle" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526285" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856460v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314005481" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362401v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-015-9639-y" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470339v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cunha" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000226" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555235v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423676" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555291v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424211" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555323v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424227" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093271v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Verma" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fienga" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manche" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322124" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526374v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Farr&#233;s" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Blanes" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casas" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Makazaga" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-013-9479-6" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533386v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220482" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434425v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo Curto" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Udry" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220237" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843784v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Verma" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Issautier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219883" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458585v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1350" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873063v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118339" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869652v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116643" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612746v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske J Batenburg" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sprovieri" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gale" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#252;sing" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.054" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N6H2C63-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620712v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shao" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Goullioud" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9246-1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873296v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220001" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873325v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/751/2/L43" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869628v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula R&#246;hl" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004096" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873316v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/744/2/L23" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873276v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farago" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219991" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657907v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko P&#228;like" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.11.017" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620783v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117504" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636289v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Miller" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Pekar" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V. Browning" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.09.003" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92QCKNTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00622971v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Manche" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116836" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620094v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farago" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-011-9368-9" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258427v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuchynka" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Desvignes" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-011-9377-8" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556558v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015577" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596824v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Husson" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. Hinnov" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.008" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX87NMCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733049v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Jovane" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Florindo" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marsili" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.027" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0248H57-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619610v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farago" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15711.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619707v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014496" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118633v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Somenzi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.01.010" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M2BQFPW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462209v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Correia" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couetdic" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912700" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620059v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kuchynka" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Manche" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913346" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720418v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619646v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.006" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620044v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Couetdic" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mayor" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Udry" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913635" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619672v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/712/1/L44" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375551v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810774" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619521v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/702/1/L19" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479970v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786489v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-009-9209-2" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDSL0C5L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472471v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morley" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911755" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533507v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.02.001" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732749v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/705/1/L99" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619506v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.034" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524855v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743011v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08096" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KZZCPW0G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742156v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619490v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911689" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743092v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066607" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204867v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619469v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Levrard" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810388" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724131v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.02.017" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00158333v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002772" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162005v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tamuz" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066194" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117457v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabrier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729619v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Raffi" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bowles" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001322" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321038v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.02.005" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482247v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083123v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lovis" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pepe" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Benz" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04828" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742366v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.07.019" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4T1P1QJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743066v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Naef" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042376" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732327v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-004-6440-8" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729629v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robutel" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joutel" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041335" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474941v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssie" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133230v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03055" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76CF250CB0164B234D3CAC440EE799F61DBBF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742812v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035710" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784991v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.04.005" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128403v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carletti" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786247v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02609" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-C080RB04-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743146v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#233;ron de Surgy" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(03)00042-3" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCJHQ9DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786161v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(03)00043-5" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69XGNJ2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118697v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadolski" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.6.114801" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118700v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581451" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785478v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Mustard" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01066" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3TCSP13Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786667v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malige" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884561v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malige" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797043v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Britzen" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas D. Kokkotas" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Campbell" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010685" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618038v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012098603882" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732395v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandre" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benfatto" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Jauslin" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(01)00268-8" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884544v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692088" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434F3A70DAC676BBED41D1B6EB5C175EBCF86468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884536v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robutel" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/361608a0" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CDE2ADBDDC2594024DA20529FB8E06793F6B99E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884538v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/361615a0" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA8769A815C0E1FD09A850ACF4168494071186D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893816v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893810v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894047v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenciner" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749575v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776489v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6423" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589535v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587764v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450528v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921321001277" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934835v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744017v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809034v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernus" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871666v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Skoufaris" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Skokos" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPAF060" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734789v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Olsen" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Kent" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinney" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lepre" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669478v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0482" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768081v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695107v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802873v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734157v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Haris Skokos" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg A. Gottwald" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48410-4_9" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695110v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1982008" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856428v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803301v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734804v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734056v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743781v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790285" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733937v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Fu" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803377v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Fabrycky" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724591v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729873v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734024v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734864v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02297-0_8" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724502v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729919v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Verma" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735318v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delisle" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847379v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00744683v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743997v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske J. Batenburg" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Gale" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Hilgen" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. H&#252;sing" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735277v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734831v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802669v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734866v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Roehl" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691998v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743861v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804779v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734581v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734007v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724492v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101105001" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729831v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724466v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743972v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733989v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743387v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921309990330" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743367v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734738v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1940475.1940518" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743991v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734874v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1042037" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QPTTK3V7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729890v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744052v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472817v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734787v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743437v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804444v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743410v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733955v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743338v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804773v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winisdoerffer" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809379v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734584v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75485-5_59" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9M6WG8BF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734627v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804632v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802883v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476008v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743676v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476020v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francou" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802678v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809562v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743364v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733924v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734519v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fienga-Schultheis" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692010v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692009v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724434v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743551v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808983v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Haberle" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Head" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735332v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804063v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baraffe" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743800v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758525_60" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734652v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743296v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743884v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734488v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735149v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733584v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734693v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743932v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809285v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733557v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735229v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733607v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743897v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734915v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735144v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724549v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724778v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55333-7_12" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619530v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724761v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803731v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Lourens" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Shackleton" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilson" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03933025v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934215v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03933228v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Santos" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Faria" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03808713v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03906691v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03906460v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234912v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Lantink" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246824v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621675v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abbas" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boehm" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brown" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335321v2" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258631v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129135v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000860v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joutel" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003158v2" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001603v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001604v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000387v3" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000850v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672459v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444146v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470929v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deram" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Di Ruscio" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00702723v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567259v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38e5394c3e37c36b05eb970518abf71f0ca09b38;origin=https://hal.archives-ouvertes.fr/hal-04567259;visit=swh:1:snp:dbb2b731f4ae5fec54d4268613abf008aaa1d28d;anchor=swh:1:rel:1ff3457a4df5da20c7baaed5a8f109eacb121c27;path=/" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>