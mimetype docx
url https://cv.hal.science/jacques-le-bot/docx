--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -1123,441 +1123,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Royer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.495-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477457v1</w:t>
+                <w:t xml:space="preserve">hal-02640137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Plant Cultivar Difference Modify the Bottom-Up Effects of Resource Limitation on Plant-Insect Herbivore Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (12), pp.1293-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-016-0795-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640137v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Plant Cultivar Difference Modify the Bottom-Up Effects of Resource Limitation on Plant-Insect Herbivore Interactions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Michel</w:t>
+                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (12), pp.1293-1303. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-016-0795-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417730v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic characterization and variability in leaves, stems and roots of Micro-Tom and patio tomatoes, in response to nitrogen limitation</w:t>
               </w:r>
@@ -1790,51 +1790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of bias in the calculation and measurement of plant mineral uptake rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1893,90 +1893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (5), pp.760 - 769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,51 +2177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totomatix: a novel automatic set-up to control diurnal, diel and long-term plant nitrate nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2434,307 +2434,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DART: a software to analyse root system architecture and development from captured images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Valerie Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+                <w:t xml:space="preserve">Xavier Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 326 (1-2), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664249v1</w:t>
+                <w:t xml:space="preserve">hal-02668735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DART: a software to analyse root system architecture and development from captured images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Serra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Fabre</w:t>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Draye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0005-2⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668735v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘trade-off’ between synthesis of primary and secondary compounds in young tomato leaves is altered by nitrate nutrition: experimental evidence and model consistency</w:t>
               </w:r>
@@ -2772,51 +2772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (15), pp.4301-4314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2850,51 +2850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altering young tomato plant growth by nitrate and CO(2) preserves the proportionate relation linking long-term organic-nitrogen accumulation to intercepted radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2954,51 +2954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen nutrition and use in horticultural crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crop Improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (2), pp.323-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3151,411 +3151,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nitrogen availability on shoot development in young peach trees [Prunus persica (L.) Batsch]</w:t>
+                <w:t xml:space="preserve">The influence of severe shoot pruning on growth, carbon and nitrogen status in young peach trees (Prunus persica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Mediene</w:t>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.1289-1296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644508v1</w:t>
+                <w:t xml:space="preserve">hal-01649851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of severe shoot pruning on growth, carbon and nitrogen status in young peach trees (Prunus persica)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Influence of nitrogen availability on shoot development in young peach trees (Prunus persica (L.) Batsch)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Jordan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22, pp.1289-1296</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.547-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649851v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nitrogen availability on shoot development in young peach trees (Prunus persica (L.) Batsch)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of nitrogen availability on shoot development in young peach trees [Prunus persica (L.) Batsch]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Mediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Médiène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
+                <w:t xml:space="preserve">Marie-Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 16, pp.547-554</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 16 (8), pp.547 - 554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-002-0204-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649850v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutrient solution</w:t>
               </w:r>
@@ -3606,157 +3606,179 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 88, pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677339v1</w:t>
+                <w:t xml:space="preserve">hal-02669745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition du melon. Une méthode pour gérer au mieux la fertilisation azotée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of N-deprivation on the yield and nitrogen budget of rockwool grown tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dumoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+                <w:t xml:space="preserve">Benoît Jeannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (4), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2001128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676691v1</w:t>
+                <w:t xml:space="preserve">hal-00886122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutrient solution</w:t>
+                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutient solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
@@ -3765,197 +3787,175 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 88, pp.361-370</w:t>
+              <w:t xml:space="preserve">, 2001, 88 (3), pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669745v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of N-deprivation on the yield and nitrogen budget of rockwool grown tomatoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition du melon. Une méthode pour gérer au mieux la fertilisation azotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 430, pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886122v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutient solution</w:t>
+                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutrient solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
@@ -3964,99 +3964,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 88 (3), pp.361-370</w:t>
+              <w:t xml:space="preserve">, 2001, 88, pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679024v1</w:t>
+                <w:t xml:space="preserve">hal-02677339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation azotée du melon. Acquis expérimentaux et perspectives d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4107,51 +4107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in modelling nitrate uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4418,51 +4418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plant nutrition of horticultural crops : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4539,51 +4539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 45, pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4621,51 +4621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition minérale en hors sol. Affiner les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6090,90 +6090,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and physiological responses of tomato plants to Pseudomonas sp. infection under contrasted nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. colloque de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
@@ -6202,90 +6202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a trade-off for C-resources allocation between growth and polyphenol accumulation in tomato under contrasted situations of carbon and nitrogen availabilities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6349,51 +6349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest A. Kirkby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Römheld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6431,90 +6431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pruning effects on canopy growth and photosynthesis in young peach trees (Prunus persica L. Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6565,51 +6565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of S. melongena MM738 and S. linnaeanum MM195 for salinity resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6673,77 +6673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate availability influence on the growth components of young peach trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,77 +6794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la disponibilité en nitrate sur les composantes du développement de jeunes pêchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6915,51 +6915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in modelling nitrate uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6997,51 +6997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in modelling nitrate uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7161,51 +7161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nitrate uptake by greenhouse tomato crops at the short and long time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7403,51 +7403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition minérale chez les herbacées. Un point de vue sur les modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7561,593 +7561,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of N accumulation and growth of tomato plants in hydroponics : an analysis of vegetative and fruit compartments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le prélèvement d'azote par les peuplements végétaux et la production des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1995, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Nov 1996, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766858v1</w:t>
+                <w:t xml:space="preserve">hal-02769610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prélèvement d'azote par les peuplements végétaux et la production des cultures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of N accumulation and growth of tomato plants in hydroponics : an analysis of vegetative and fruit compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Andriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1996, Reims, France</w:t>
+              <w:t xml:space="preserve">, Nov 1995, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769610v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privation d'azote à la floraison chez le rosier miniplant : etude des transferts d'azote et de la photosynthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bellert</w:t>
+                <w:t xml:space="preserve">Canibal, genèse d'un projet de recherche et outils pluridisciplinaires pour les écophysiologistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Robin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766611v1</w:t>
+                <w:t xml:space="preserve">hal-02770743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canibal, genèse d'un projet de recherche et outils pluridisciplinaires pour les écophysiologistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Dynamique d'accumulation d'azote et croissance de la tomate en hydroponie : approche de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Andriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Lecomte</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770743v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'accumulation d'azote et croissance de la tomate en hydroponie : approche de modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privation d'azote à la floraison chez le rosier miniplant : etude des transferts d'azote et de la photosynthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766851v1</w:t>
+                <w:t xml:space="preserve">hal-02766611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui contrôle l'absorption du nitrate : le rayonnement, l'eau, le CO2</w:t>
               </w:r>
@@ -8202,51 +8202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen nutrition in relation with several aspects of crop physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8610,51 +8610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dilemme pour la plante : croître ou se défendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8763,51 +8763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9275,51 +9275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre disponibilité en azote de réserve et croissance précoce des pousses feuillées et des fruits chez le pêcher. Rapport de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile M. O. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9397,51 +9397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre disponibilité en azote de réserve et croissance précoce des pousses feuillées et des fruits chez le pêcher. Rapport d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile M. O. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9699,51 +9699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A9F24D"/>
+    <w:nsid w:val="4E768487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9930,51 +9930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4556-315X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Ribeiro de Campos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148544" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0795-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04455" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1863-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNPZ82HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Huanosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0509-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6MJJLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0005-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSKV7SG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02605.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v15n02_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0204-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB5LKSM0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001128" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guerineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andriolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sappe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orlando" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heuwinkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kirkby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marschner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. van Beusichem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Goss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Otilia Carvalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alloush" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Sanders" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Beusichem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest A. Kirkby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00009261" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3WWT8SWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker R&#246;mheld" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hostalery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835395v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gervais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2740460103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Pilbeam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kirkby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0585-6_38" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4556-315X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Ribeiro de Campos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148544" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0795-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04455" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1863-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNPZ82HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Huanosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0509-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6MJJLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0005-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSKV7SG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02605.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v15n02_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jordan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0204-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB5LKSM0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guerineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andriolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sappe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orlando" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heuwinkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kirkby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marschner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. van Beusichem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Goss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Otilia Carvalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alloush" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Sanders" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Beusichem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest A. Kirkby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00009261" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3WWT8SWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker R&#246;mheld" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hostalery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835395v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gervais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2740460103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Pilbeam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kirkby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0585-6_38" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>