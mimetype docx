--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -324,329 +324,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilisation Azotée des cultures légumières: spécificité des cultures, des méthodes, et état des pratiques en France</w:t>
+                <w:t xml:space="preserve">Feeding guild determines strength of top-down forces in multitrophic system experiencing bottom-up constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gautier</w:t>
+                <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+                <w:t xml:space="preserve">Mateus Ribeiro de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goillon</w:t>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Favaron</w:t>
+                <w:t xml:space="preserve">Eva Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 793, pp.148544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597021v1</w:t>
+                <w:t xml:space="preserve">hal-03524629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding guild determines strength of top-down forces in multitrophic system experiencing bottom-up constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fertilisation Azotée des cultures légumières: spécificité des cultures, des méthodes, et état des pratiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Han</w:t>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Ribeiro de Campos</w:t>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Thomine</w:t>
+                <w:t xml:space="preserve">Claire Goillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524629v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant nutrient supply alters the magnitude of indirect interactions between insect herbivores: From foliar chemistry to community dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,299 +717,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Correction to: Bottom‑up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 92 (4), pp.1359-1370. </w:t>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.1371-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-018-1066-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-019-01093-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265519v1</w:t>
+                <w:t xml:space="preserve">hal-03178064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Bottom‑up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bottom-up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 92 (4), pp.1371-1371. </w:t>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.1359-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-019-01093-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-018-1066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178064v1</w:t>
+                <w:t xml:space="preserve">hal-02265519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
               </w:r>
@@ -1168,51 +1168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1269,295 +1269,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Plant Cultivar Difference Modify the Bottom-Up Effects of Resource Limitation on Plant-Insect Herbivore Interactions?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Michel</w:t>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Seassau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-016-0795-7⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417730v1</w:t>
+                <w:t xml:space="preserve">hal-01477457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Plant Cultivar Difference Modify the Bottom-Up Effects of Resource Limitation on Plant-Insect Herbivore Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Royer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+                <w:t xml:space="preserve">Aurélie Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (12), pp.1293-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-016-0795-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477457v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic characterization and variability in leaves, stems and roots of Micro-Tom and patio tomatoes, in response to nitrogen limitation</w:t>
               </w:r>
@@ -1660,51 +1660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and water availability to tomato plants triggers bottom-up effects on the leafminer &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,51 +1893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3829,234 +3829,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition du melon. Une méthode pour gérer au mieux la fertilisation azotée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutrient solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jeannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 430, pp.17-22</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88, pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676691v1</w:t>
+                <w:t xml:space="preserve">hal-02677339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutrient solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition du melon. Une méthode pour gérer au mieux la fertilisation azotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88, pp.361-370</w:t>
+              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 430, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677339v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation azotée du melon. Acquis expérimentaux et perspectives d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5012,243 +5012,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese toxicity in tomato plants: effects on cation uptake and distribution</w:t>
+                <w:t xml:space="preserve">The significance of the magnesium to manganese ratio in plant tissues for growth and alluviation of manganese toxicity in tomato (Lycopersicon esculentum) and wheat (Triticum aestivum) plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Goss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Otilia Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. van Beusichem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Kirkby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. van Beusichem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 13 (5), pp.513-525</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 124, pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713364v1</w:t>
+                <w:t xml:space="preserve">hal-02712295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of the magnesium to manganese ratio in plant tissues for growth and alluviation of manganese toxicity in tomato (Lycopersicon esculentum) and wheat (Triticum aestivum) plants</w:t>
+                <w:t xml:space="preserve">Manganese toxicity in tomato plants: effects on cation uptake and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Kirkby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Goss</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.L. van Beusichem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.A. Kirkby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 124, pp.205-210</w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 13 (5), pp.513-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712295v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral nutrition of chickpea plants supplied with NO3 or NH4-N. II-ionic balance in relation to phosphorus stress</w:t>
               </w:r>
@@ -5624,77 +5624,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up effects of irrigation and fertilization on Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,51 +5857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrogen fertilization on crop susceptibility to pests and pathogens : potential consequences for fertilizer recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,90 +6090,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and physiological responses of tomato plants to Pseudomonas sp. infection under contrasted nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. colloque de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
@@ -6202,51 +6202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a trade-off for C-resources allocation between growth and polyphenol accumulation in tomato under contrasted situations of carbon and nitrogen availabilities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6425,269 +6425,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning effects on canopy growth and photosynthesis in young peach trees (Prunus persica L. Batsch)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
+                <w:t xml:space="preserve">Comparison of S. melongena MM738 and S. linnaeanum MM195 for salinity resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pagès</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Hostalery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International workshop on functional-structural plant models (FSPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832828v1</w:t>
+                <w:t xml:space="preserve">hal-02759493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of S. melongena MM738 and S. linnaeanum MM195 for salinity resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.C. Daunay</w:t>
+                <w:t xml:space="preserve">Pruning effects on canopy growth and photosynthesis in young peach trees (Prunus persica L. Batsch)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fabre</w:t>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">4. International workshop on functional-structural plant models (FSPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759493v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate availability influence on the growth components of young peach trees</w:t>
               </w:r>
@@ -8610,51 +8610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dilemme pour la plante : croître ou se défendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,77 +9135,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of the magnesium to manganese ratio in plant tissues for growth and alleviation of manganese toxicity in tomato (Lycopersicon esculentum) and wheat (Triticum aestivum) plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Goss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Otilia Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. van Beusichem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant nutrition. Physiology and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9699,51 +9699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E768487"/>
+    <w:nsid w:val="C9702D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9930,51 +9930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4556-315X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Ribeiro de Campos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148544" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0795-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04455" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1863-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNPZ82HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Huanosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0509-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6MJJLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0005-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSKV7SG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02605.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v15n02_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jordan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0204-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB5LKSM0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guerineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andriolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sappe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orlando" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heuwinkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kirkby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marschner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. van Beusichem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Goss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Otilia Carvalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alloush" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Sanders" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Beusichem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest A. Kirkby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00009261" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3WWT8SWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker R&#246;mheld" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hostalery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835395v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gervais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2740460103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Pilbeam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kirkby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0585-6_38" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4556-315X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Ribeiro de Campos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148544" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0795-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04455" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1863-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNPZ82HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Huanosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0509-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6MJJLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0005-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSKV7SG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02605.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v15n02_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jordan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0204-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB5LKSM0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guerineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andriolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sappe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orlando" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heuwinkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kirkby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marschner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Goss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Otilia Carvalho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. van Beusichem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alloush" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Sanders" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Beusichem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest A. Kirkby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00009261" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3WWT8SWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker R&#246;mheld" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hostalery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832828v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835395v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gervais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2740460103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Pilbeam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kirkby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0585-6_38" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>