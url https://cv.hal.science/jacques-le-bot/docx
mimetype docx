--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -717,51 +717,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Bottom‑up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
+                <w:t xml:space="preserve">Bottom-up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
@@ -800,102 +800,106 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 92 (4), pp.1371-1371. </w:t>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.1359-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-019-01093-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-018-1066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178064v1</w:t>
+                <w:t xml:space="preserve">hal-02265519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
+                <w:t xml:space="preserve">Correction to: Bottom‑up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
@@ -934,82 +938,78 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 92 (4), pp.1359-1370. </w:t>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.1371-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-018-1066-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-019-01093-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265519v1</w:t>
+                <w:t xml:space="preserve">hal-03178064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
               </w:r>
@@ -1269,295 +1269,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Plant Cultivar Difference Modify the Bottom-Up Effects of Resource Limitation on Plant-Insect Herbivore Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">T. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (12), pp.1293-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-016-0795-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477457v1</w:t>
+                <w:t xml:space="preserve">hal-01417730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Plant Cultivar Difference Modify the Bottom-Up Effects of Resource Limitation on Plant-Insect Herbivore Interactions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Michel</w:t>
+                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (12), pp.1293-1303. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-016-0795-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417730v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic characterization and variability in leaves, stems and roots of Micro-Tom and patio tomatoes, in response to nitrogen limitation</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,307 +2434,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DART: a software to analyse root system architecture and development from captured images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Serra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Fabre</w:t>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Draye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0005-2⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668735v1</w:t>
+                <w:t xml:space="preserve">hal-02664249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">DART: a software to analyse root system architecture and development from captured images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Valerie Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Massot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+                <w:t xml:space="preserve">Xavier Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 326 (1-2), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0005-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664249v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘trade-off’ between synthesis of primary and secondary compounds in young tomato leaves is altered by nitrate nutrition: experimental evidence and model consistency</w:t>
               </w:r>
@@ -3151,912 +3151,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of severe shoot pruning on growth, carbon and nitrogen status in young peach trees (Prunus persica)</w:t>
+                <w:t xml:space="preserve">Influence of nitrogen availability on shoot development in young peach trees [Prunus persica (L.) Batsch]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Médiène</w:t>
+                <w:t xml:space="preserve">Safia Mediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Pagès</w:t>
+                <w:t xml:space="preserve">Marie-Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (8), pp.547 - 554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-002-0204-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649851v1</w:t>
+                <w:t xml:space="preserve">hal-01644508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nitrogen availability on shoot development in young peach trees (Prunus persica (L.) Batsch)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The influence of severe shoot pruning on growth, carbon and nitrogen status in young peach trees (Prunus persica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.547-554</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.1289-1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649850v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nitrogen availability on shoot development in young peach trees [Prunus persica (L.) Batsch]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Influence of nitrogen availability on shoot development in young peach trees (Prunus persica (L.) Batsch)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Jordan</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 16 (8), pp.547 - 554. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 16, pp.547-554</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01644508v1</w:t>
+                <w:t xml:space="preserve">hal-01649850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutrient solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition du melon. Une méthode pour gérer au mieux la fertilisation azotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88, pp.361-370</w:t>
+              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 430, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669745v1</w:t>
+                <w:t xml:space="preserve">hal-02676691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of N-deprivation on the yield and nitrogen budget of rockwool grown tomatoes</w:t>
+                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutrient solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jeannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jeannequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Fabre</w:t>
+                <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88, pp.361-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886122v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutient solution</w:t>
+                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutrient solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 88 (3), pp.361-370</w:t>
+              <w:t xml:space="preserve">, 2001, 88, pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679024v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutrient solution</w:t>
+                <w:t xml:space="preserve">Impacts of N-deprivation on the yield and nitrogen budget of rockwool grown tomatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Fabre</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jeannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (4), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2001128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677339v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition du melon. Une méthode pour gérer au mieux la fertilisation azotée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and nitrogen status of soilless tomato plants following nitrate withdrawal from the nutient solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jeannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 430, pp.17-22</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (3), pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676691v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation azotée du melon. Acquis expérimentaux et perspectives d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5012,243 +5012,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of the magnesium to manganese ratio in plant tissues for growth and alluviation of manganese toxicity in tomato (Lycopersicon esculentum) and wheat (Triticum aestivum) plants</w:t>
+                <w:t xml:space="preserve">Manganese toxicity in tomato plants: effects on cation uptake and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Kirkby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Goss</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.L. van Beusichem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.A. Kirkby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 124, pp.205-210</w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 13 (5), pp.513-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712295v1</w:t>
+                <w:t xml:space="preserve">hal-02713364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese toxicity in tomato plants: effects on cation uptake and distribution</w:t>
+                <w:t xml:space="preserve">The significance of the magnesium to manganese ratio in plant tissues for growth and alluviation of manganese toxicity in tomato (Lycopersicon esculentum) and wheat (Triticum aestivum) plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Goss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Otilia Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. van Beusichem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Kirkby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. van Beusichem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 13 (5), pp.513-525</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 124, pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713364v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral nutrition of chickpea plants supplied with NO3 or NH4-N. II-ionic balance in relation to phosphorus stress</w:t>
               </w:r>
@@ -6090,90 +6090,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and physiological responses of tomato plants to Pseudomonas sp. infection under contrasted nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. colloque de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
@@ -6202,51 +6202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a trade-off for C-resources allocation between growth and polyphenol accumulation in tomato under contrasted situations of carbon and nitrogen availabilities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,64 +6552,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pruning effects on canopy growth and photosynthesis in young peach trees (Prunus persica L. Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6673,77 +6673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate availability influence on the growth components of young peach trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,77 +6794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la disponibilité en nitrate sur les composantes du développement de jeunes pêchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7561,593 +7561,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prélèvement d'azote par les peuplements végétaux et la production des cultures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of N accumulation and growth of tomato plants in hydroponics : an analysis of vegetative and fruit compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Andriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1996, Reims, France</w:t>
+              <w:t xml:space="preserve">, Nov 1995, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769610v1</w:t>
+                <w:t xml:space="preserve">hal-02766858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of N accumulation and growth of tomato plants in hydroponics : an analysis of vegetative and fruit compartments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le prélèvement d'azote par les peuplements végétaux et la production des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1995, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Nov 1996, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766858v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canibal, genèse d'un projet de recherche et outils pluridisciplinaires pour les écophysiologistes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gervais</w:t>
+                <w:t xml:space="preserve">Privation d'azote à la floraison chez le rosier miniplant : etude des transferts d'azote et de la photosynthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Lecomte</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770743v1</w:t>
+                <w:t xml:space="preserve">hal-02766611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'accumulation d'azote et croissance de la tomate en hydroponie : approche de modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canibal, genèse d'un projet de recherche et outils pluridisciplinaires pour les écophysiologistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Robin</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766851v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privation d'azote à la floraison chez le rosier miniplant : etude des transferts d'azote et de la photosynthèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique d'accumulation d'azote et croissance de la tomate en hydroponie : approche de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Andriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766611v1</w:t>
+                <w:t xml:space="preserve">hal-02766851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui contrôle l'absorption du nitrate : le rayonnement, l'eau, le CO2</w:t>
               </w:r>
@@ -8202,51 +8202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen nutrition in relation with several aspects of crop physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8610,51 +8610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dilemme pour la plante : croître ou se défendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8763,51 +8763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,77 +9135,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of the magnesium to manganese ratio in plant tissues for growth and alleviation of manganese toxicity in tomato (Lycopersicon esculentum) and wheat (Triticum aestivum) plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Goss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Otilia Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. van Beusichem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant nutrition. Physiology and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9699,51 +9699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9702D97"/>
+    <w:nsid w:val="5F4CF48E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9930,51 +9930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4556-315X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Ribeiro de Campos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148544" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0795-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04455" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1863-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNPZ82HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Huanosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0509-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6MJJLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0005-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSKV7SG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02605.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v15n02_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jordan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0204-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB5LKSM0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guerineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andriolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sappe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orlando" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heuwinkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kirkby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marschner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Goss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Otilia Carvalho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. van Beusichem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alloush" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Sanders" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Beusichem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest A. Kirkby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00009261" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3WWT8SWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker R&#246;mheld" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hostalery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832828v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835395v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gervais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2740460103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Pilbeam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kirkby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0585-6_38" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4556-315X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Ribeiro de Campos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148544" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0795-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04455" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1863-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNPZ82HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Huanosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0509-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6MJJLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0005-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSKV7SG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02605.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v15n02_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0204-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB5LKSM0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001128" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guerineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andriolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sappe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orlando" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heuwinkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kirkby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marschner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. van Beusichem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Goss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Otilia Carvalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alloush" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Sanders" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Beusichem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest A. Kirkby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00009261" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-3WWT8SWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker R&#246;mheld" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hostalery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832828v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835395v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gervais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2740460103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Pilbeam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kirkby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0585-6_38" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>