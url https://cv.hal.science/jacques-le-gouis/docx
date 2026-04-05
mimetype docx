--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -165,3597 +165,3602 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and Resilient Agroecosystems Need Complexity of Soil Food Webs and Multivariate Soil Health Indicators</w:t>
+                <w:t xml:space="preserve">Investigating the Involvement of the Unfolded Protein Response in Bread Wheat Priming and Adaptation to Heat Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Michel</w:t>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Cao</w:t>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (5), pp.e70192. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 178 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.70192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289836v1</w:t>
+                <w:t xml:space="preserve">hal-05560943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological approaches in the &amp;quot;Cereals&amp;quot; sector in France</w:t>
+                <w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Levert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.81-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art08-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163442v1</w:t>
+                <w:t xml:space="preserve">hal-05010133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'agroécologie dans la filière « Céréales » en France</w:t>
+                <w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Levert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.86-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art08⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010296v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable and Resilient Agroecosystems Need Complexity of Soil Food Webs and Multivariate Soil Health Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
+                <w:t xml:space="preserve">Jennifer Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Carlin</w:t>
+                <w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (5), pp.e70192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.70192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003464v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of structural variations and genome partitioning on bread wheat hybrid performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10142-024-01512-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions in tillage: Reduction in tillage intensity associates with lower wheat growth and nutritional grain quality despite enhanced soil biological indicators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Da Cao</w:t>
+                <w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109675⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482548v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecological approaches in the &amp;quot;Cereals&amp;quot; sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art08-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010133v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démarches d'agroécologie dans la filière « Céréales » en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314842v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensions in tillage: Reduction in tillage intensity associates with lower wheat growth and nutritional grain quality despite enhanced soil biological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Matthias Waibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+                <w:t xml:space="preserve">Maurine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.109675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461297v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Nitrogen Use in Wheat: A Multi‐Environment Trial Comparison of Nitrogen Utilization Efficiency Versus Nutrition Index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefina Lacasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Degan</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lemaire</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Ciampitti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (2), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbr.13249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012271v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
+                <w:t xml:space="preserve">Effective Nitrogen Use in Wheat: A Multi‐Environment Trial Comparison of Nitrogen Utilization Efficiency Versus Nutrition Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
+                <w:t xml:space="preserve">Josefina Lacasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
+                <w:t xml:space="preserve">Gilles Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupuits</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignacio Ciampitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbr.13249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586949v1</w:t>
+                <w:t xml:space="preserve">hal-05012271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regions determine tolerance to nitrogen deficiency in European elite bread wheats grown under contrasting nitrogen stress scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Symbiotic Variations among Wheat Genotypes and Detection of Quantitative Trait Loci for Molecular Interaction with Auxin-Producing Azospirillum PGPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04468-x⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04283097v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic Variations among Wheat Genotypes and Detection of Quantitative Trait Loci for Molecular Interaction with Auxin-Producing Azospirillum PGPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Valente</w:t>
+                <w:t xml:space="preserve">Genetic regions determine tolerance to nitrogen deficiency in European elite bread wheats grown under contrasting nitrogen stress scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mini</w:t>
+                <w:t xml:space="preserve">Gaëtan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Katia Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061615⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (11), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04468-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04293255v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Beral</w:t>
+                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815329v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTLs affecting post-anthesis heat stress responses in European bread wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Touzy</w:t>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Redondo</w:t>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lievin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 135 (3), pp.947-964. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-021-04008-5⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524084v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Paux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Derory</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529813v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: identification and optimisation of factors influencing prediction accuracy and comparison to genomic selection</w:t>
+                <w:t xml:space="preserve">Meeting the Challenges Facing Wheat Production: The Strategic Research Agenda of the Global Wheat Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Robert</w:t>
+                <w:t xml:space="preserve">Peter Langridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+                <w:t xml:space="preserve">Nuno Felipe Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Karim Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Michael Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135 (3), pp.895-914. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.2767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-021-04005-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12112767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524817v1</w:t>
+                <w:t xml:space="preserve">hal-03942478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of QTLs affecting post-anthesis heat stress responses in European bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Touzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Colombo</w:t>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+                <w:t xml:space="preserve">Elise Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Vincent Lievin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.947-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-021-04008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884914v1</w:t>
+                <w:t xml:space="preserve">hal-03524084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.108713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765277v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the Challenges Facing Wheat Production: The Strategic Research Agenda of the Global Wheat Initiative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Ammar</w:t>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Baum</w:t>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Derory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12112767⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942478v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la méthode de quantification de l’azote par analyseur élémentaire méthode Dumas et détermination des conditions d’utilisation d’après son incertitude de mesure et son seuil de discrimination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: identification and optimisation of factors influencing prediction accuracy and comparison to genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.895-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-021-04005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184227v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting Bread Wheat Heterosis through the Integration of Agronomic and Physiological Traits</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validation de la méthode de quantification de l’azote par analyseur élémentaire méthode Dumas et détermination des conditions d’utilisation d’après son incertitude de mesure et son seuil de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibille Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.13-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03438973v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining crop growth modeling with trait-assisted prediction improved the prediction of genotype by environment interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dissecting Bread Wheat Heterosis through the Integration of Agronomic and Physiological Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10090907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02917507v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How changes in climate and agricultural practices influence wheat production in Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combining crop growth modeling with trait-assisted prediction improved the prediction of genotype by environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Breedwheat Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2020.102960⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917473v1</w:t>
+                <w:t xml:space="preserve">hal-02917507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genetic maps and simulation to optimize breeding for wheat flowering time in current and future climates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+                <w:t xml:space="preserve">How changes in climate and agricultural practices influence wheat production in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Biddulph</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csc2.20113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2020.102960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02905051v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat individual grain-size variance originates from crop development and from specific genetic determinism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0230689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking genetic maps and simulation to optimize breeding for wheat flowering time in current and future climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Biddulph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangyou Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+                <w:t xml:space="preserve">Matthew Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rhazi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Haydn Kuchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (2), pp.678-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csc2.20113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619161v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient wheat varieties have a higher ability to interact with plant growth‐promoting rhizobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Moënne‐loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,8438 +3814,8438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Multidisciplinary Global Research to Meet Future Needs: The Case for “Improving Radiation Use Efficiency to Increase Yield”</w:t>
+                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senthold Asseng</w:t>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">L. Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Ewert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brian L. Beres</w:t>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622175v1</w:t>
+                <w:t xml:space="preserve">hal-02619161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using crop growth model stress covariates and AMMI decomposition to better predict genotype-by-environment interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Malosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnam Ababaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132 (12), pp.3399-3411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-019-03432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using environmental clustering to identify specific drought tolerance qtls in bread wheat (&amp;lt;em&amp;gt;t. aestivum&amp;lt;/em&amp;gt; l.)</w:t>
+                <w:t xml:space="preserve">Model-Driven Multidisciplinary Global Research to Meet Future Needs: The Case for “Improving Radiation Use Efficiency to Increase Yield”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Touzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bogard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+                <w:t xml:space="preserve">M. Fernanda Dreccer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+                <w:t xml:space="preserve">Brian L. Beres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132 (10), pp.2859-2880. </w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (3), pp.843-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03393-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2018.09.0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620684v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten : 1. L’abondance du gluten et la diversité des prolamines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+                <w:t xml:space="preserve">Using environmental clustering to identify specific drought tolerance qtls in bread wheat (&amp;lt;em&amp;gt;t. aestivum&amp;lt;/em&amp;gt; l.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Touzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Faye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Matthieu Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (10), pp.2859-2880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03393-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619137v1</w:t>
+                <w:t xml:space="preserve">hal-02620684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome prediction of reaction norms to environmental stress in bread wheat (Triticum aestivum L.) by genomic random regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten : 1. L’abondance du gluten et la diversité des prolamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Touzy</w:t>
+                <w:t xml:space="preserve">Annie Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626053v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agnès Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623273v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.3961-3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628543v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whole-genome prediction of reaction norms to environmental stress in bread wheat (Triticum aestivum L.) by genomic random regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Touzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209597⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621305v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
+                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02291357v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
+                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Monod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Rousset</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-2922-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594849v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for increased nitrogen-use efficiency: a review for wheat (T. aestivumL.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cormier</w:t>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Foulkes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
+                <w:t xml:space="preserve">Monique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbr.12371⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2922-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01594945v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Taulemesse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gouache</w:t>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637335v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
+                <w:t xml:space="preserve">Breeding for increased nitrogen-use efficiency: a review for wheat (T. aestivumL.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Bertrand Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (3), pp.255-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbr.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637624v1</w:t>
+                <w:t xml:space="preserve">hal-01594945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'azote au centre de la compétitivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208783v1</w:t>
+                <w:t xml:space="preserve">hal-02637335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping pipeline reveals major seedling root growth QTL in hexaploid wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les défis de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Griffiths</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael P Pound</w:t>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 437, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245197v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Environmental Parameters Discriminates Drought and Heat Stress Bread Wheat Trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bouffier</w:t>
+                <w:t xml:space="preserve">Mickaël Throude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Derory</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magalie Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/agronj14.0452⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy5020143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632491v1</w:t>
+                <w:t xml:space="preserve">hal-01244507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de l'agriculture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'azote au centre de la compétitivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 437, pp.10-13</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 420, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630098v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Leveugle</w:t>
+                <w:t xml:space="preserve">Phenotyping pipeline reveals major seedling root growth QTL in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzie U Wingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P Pound</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy5020143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (8), pp.2283-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244507v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-flowering nitrate uptake in wheat is controlled by N status at flowering, with a putative major role of root nitrate transporter NRT2.1.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clustering of Environmental Parameters Discriminates Drought and Heat Stress Bread Wheat Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Derory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120291⟩</w:t>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (4), pp.1489-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/agronj14.0452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636975v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]In silico[/i] system analysis of physiological traits determining grain yield and protein concentration for wheat as influenced by climate and crop management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Post-flowering nitrate uptake in wheat is controlled by N status at flowering, with a putative major role of root nitrate transporter NRT2.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhail A. Semenov</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (12), pp.3581-3598. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223539v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variétés et itinéraires techniques du blé : une évolution vers la diversification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">[i]In silico[/i] system analysis of physiological traits determining grain yield and protein concentration for wheat as influenced by climate and crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jianqiang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail A. Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (12), pp.3581-3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641540v1</w:t>
+                <w:t xml:space="preserve">hal-01223539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638189v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide identification of chromosomal regions determining nitrogen use efficiency components in wheat (Triticum aestivum L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variétés et itinéraires techniques du blé : une évolution vers la diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2 : Variétés et systèmes de culture : quelle co-évolution ? Quelles implications pour l’agronomie et la génétique ?)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635490v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of three important traits using bread wheat elite breeding populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genome-wide identification of chromosomal regions determining nitrogen use efficiency components in wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-013-0004-0⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (12), pp.2679 - 2693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2407-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208706v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637817v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of three important traits using bread wheat elite breeding populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Laure Duchalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (4), pp.755-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-013-0004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632186v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying wheat genomic regions for improving grain protein concentration independently of grain yield using multiple inter-related populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John W. J. W. Snape</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-012-9817-5⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.213-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964300v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-environmental study of recent breeding progress on nitrogen use efficiency in wheat (&amp;lt;em&amp;gt;Triticum aestivum L.&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46, pp.68-76. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (12), pp.3035-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2191-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759094v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. J. P. Jaubertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126 (3), pp.805 - 822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-012-2019-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-environmental study of recent breeding progress on nitrogen use efficiency in wheat (&amp;lt;em&amp;gt;Triticum aestivum L.&amp;lt;/em&amp;gt;)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Identifying wheat genomic regions for improving grain protein concentration independently of grain yield using multiple inter-related populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Beauchêne</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. J. W. Snape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2191-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (3), pp.587 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-012-9817-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651534v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of environmental and genotypic variations of final leaf number and anthesis date for wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42, pp.22-33. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 46, pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192342v1</w:t>
+                <w:t xml:space="preserve">hal-00759094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantitative response of wheat vernalization to environmental variables indicates that vernalization is not a response to cold temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Simulation of environmental and genotypic variations of final leaf number and anthesis date for wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stratonovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err316⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189695v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation of leaf nitrogen to vertical light gradient at anthesis in wheat is a whole-plant process that scales with the size of the canopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The quantitative response of wheat vernalization to environmental variables indicates that vernalization is not a response to cold temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottó Veisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Kõszegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.199935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.847 - 857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001606v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acclimation of leaf nitrogen to vertical light gradient at anthesis in wheat is a whole-plant process that scales with the size of the canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. S. Faure</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (3), pp.1479-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.199935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964255v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. O. Gaju</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+                <w:t xml:space="preserve">S. S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (3), pp.597 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004582v1</w:t>
+                <w:t xml:space="preserve">hal-00964255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err061⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (6), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964410v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645898v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-genome map based dissection of a nitrogen use efficiency ortho-metaQTL in bread wheat unravels concerted cereal genome evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
+                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04461.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (10), pp.3621 - 3636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964149v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Cross-genome map based dissection of a nitrogen use efficiency ortho-metaQTL in bread wheat unravels concerted cereal genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (5), pp.745 - 756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04461.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964127v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.S. Zheng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">J. W. J. W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1406-6⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (2), pp.139 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729647v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation from the grain protein concentration-grain yield negative relationship is highly correlated to post-anthesis N uptake in winter wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (8), pp.1501-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1406-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964290v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat yield and grain protein content: genetic analysis under nitrogen limited conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Deviation from the grain protein concentration-grain yield negative relationship is highly correlated to post-anthesis N uptake in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Throude</w:t>
+                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. J. P. Pichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. F. Torney</w:t>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.08.292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (15), pp.4303-4312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964467v1</w:t>
+                <w:t xml:space="preserve">hal-00964290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal numbers of environments to assess slopes of joint regression for grain yield, grain protein yield and grain protein concentration under nitrogen constraint in winter wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat yield and grain protein content: genetic analysis under nitrogen limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Throude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. J. P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Song B.S. Zheng</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. F. Torney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150, pp.S113-S113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.08.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964191v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative genetic study for elucidating the contribution of glutamine synthetase, glutamate dehydrogenase and other nitrogen-related physiological traits to the agronomic performance of common wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal numbers of environments to assess slopes of joint regression for grain yield, grain protein yield and grain protein concentration under nitrogen constraint in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Song B.S. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorvillez D. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1076-4⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (3), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964336v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nitrogen stress with probe genotypes to assess genetic parameters and genetic determinism of winter wheat tolerance to nitrogen constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">A quantitative genetic study for elucidating the contribution of glutamine synthetase, glutamate dehydrogenase and other nitrogen-related physiological traits to the agronomic performance of common wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Pageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hanocq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 161 (1-2), pp.259-271. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (4), pp.645-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-007-9433-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1076-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729888v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genotype × nitrogen interaction variables to evaluate the QTL involved in wheat tolerance to nitrogen constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Modelling nitrogen stress with probe genotypes to assess genetic parameters and genetic determinism of winter wheat tolerance to nitrogen constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Brancourt</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-007-0575-4⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (1-2), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-007-9433-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192300v1</w:t>
+                <w:t xml:space="preserve">hal-00729888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of improving nitrogen use efficiency in crop plants: towards a more central role for genetic variability and quantitative genetics within integrated approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using genotype × nitrogen interaction variables to evaluate the QTL involved in wheat tolerance to nitrogen constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Hirel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm097⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 115 (3), pp.399-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0575-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666260v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des variétés de blé économes en azote: Un enjeu pour la sélection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
+                <w:t xml:space="preserve">The challenge of improving nitrogen use efficiency in crop plants: towards a more central role for genetic variability and quantitative genetics within integrated approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Hanocq</w:t>
+                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Savin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (9), pp.2369-2387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655128v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic parameters of a DH wheat population grown at different N stress levels characterized by probe genotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 112 (5), pp.797-807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-005-0176-z⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 113 (6), pp.1131-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766151v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined agronomic and physiological aspects of nitrogen management in wheat highlight a central role for glutamine synthetase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Pageau</w:t>
+                <w:t xml:space="preserve">Des variétés de blé économes en azote: Un enjeu pour la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vanacker</w:t>
+                <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 323, pp.30-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664464v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Estimation of genetic parameters of a DH wheat population grown at different N stress levels characterized by probe genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 113 (6), pp.1131-1146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 112 (5), pp.797-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0176-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334728v1</w:t>
+                <w:t xml:space="preserve">hal-03766151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial sequences of nitrogen metabolism genes in hexaploid wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined agronomic and physiological aspects of nitrogen management in wheat highlight a central role for glutamine synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kichey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pocholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boisson</w:t>
+                <w:t xml:space="preserve">Karine Pageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mondon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+                <w:t xml:space="preserve">Hélène Vanacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-004-1913-4⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 169 (2), pp.265-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01606.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01189170v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential change in root protein patterns of two wheat varieties under high and low nitrogen nutrition levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial sequences of nitrogen metabolism genes in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Bahrman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francoise Daniel Vedele</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (5), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1913-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674404v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat leaf proteome analysis using sequence data of proteins separated by two-dimensional electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Differential change in root protein patterns of two wheat varieties under high and low nitrogen nutrition levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Jaminon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Daniel Vedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 168, pp.81-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674225v1</w:t>
+                <w:t xml:space="preserve">hal-02674404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential protein expression assessed by two-dimensional gel electrophoresis for two wheat varieties grown at four nitrogen levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat leaf proteome analysis using sequence data of proteins separated by two-dimensional electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bahrman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Odile Jaminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 4 (3), pp.709-719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200300571⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 4 (9), pp.2672-2684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190942v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rym15 from the Japanase cultivar Chikurin Ibaraki 1 is a new barley mild mosaic virus (BaMMV) resistance gene mapped on chromosome 6H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Differential protein expression assessed by two-dimensional gel electrophoresis for two wheat varieties grown at four nitrogen levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Devaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+                <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-003-1571-y⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (3), pp.709-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682704v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallel analysis of winter wheat at two nitrogen levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">rym15 from the Japanase cultivar Chikurin Ibaraki 1 is a new barley mild mosaic virus (BaMMV) resistance gene mapped on chromosome 6H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Béghin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108, pp.1521-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1571-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676986v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé tendre. Des intrants en moins por des marges en plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Leleu</w:t>
+                <w:t xml:space="preserve">Diallel analysis of winter wheat at two nitrogen levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lenne</w:t>
+                <w:t xml:space="preserve">Denis Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maurice</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Pluchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultivar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 484 (sp.), pp.10-13</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (4), pp.1129-1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692826v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differences for nitrogen uptake and nitrogen utilisation efficiencies in winter wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resistance of old french barley cultivars to Barley mosaic viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Béghin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Pluchard</w:t>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12, pp.163-173</w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 107 (4), pp.433-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698864v1</w:t>
+                <w:t xml:space="preserve">hal-02690086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of old french barley cultivars to Barley mosaic viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterisation of BaYMV and BaMMV pathotypes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 107 (4), pp.433-438</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 106, pp.365-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690086v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of BaYMV and BaMMV pathotypes in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Blé tendre. Des intrants en moins por des marges en plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Fouchard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 106, pp.365-372</w:t>
+              <w:t xml:space="preserve">Cultivar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 484 (sp.), pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690587v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen uptake and utilisation efficiency of two-row and six-row winter barley cultivars grown at two N levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genetic differences for nitrogen uptake and nitrogen utilisation efficiencies in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pluchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 10, pp.73-79</w:t>
+              <w:t xml:space="preserve">, 2000, 12, pp.163-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693388v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic comparison of two sets of SSD barley lines differing for the ym4 resistance gene against barley mosaic viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nitrogen uptake and utilisation efficiency of two-row and six-row winter barley cultivars grown at two N levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis de Froidmont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">O. Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pluchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 19 (2), pp.125-131</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885920v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic comparison of two sets of SSD barley lines differing for the ym4 resistance gene against barley mosaic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis de Froidmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (2), pp.125-131</w:t>
@@ -12255,1212 +12260,1337 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of old french six-rowed winter barley varieties assessed with molecular, biochemical and morphological markers and its relation to BaMMV resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agronomic comparison of two sets of SSD barley lines differing for the ym4 resistance gene against barley mosaic viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis de Froidmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 83, pp.568-574</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (2), pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693316v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance aux virus de la Mosaique de l'orge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of old french six-rowed winter barley varieties assessed with molecular, biochemical and morphological markers and its relation to BaMMV resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabbar Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 520, pp.33-36</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 83, pp.568-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698349v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation for nitrogen use efficiency in winter wheat (Triticum aestivum L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resistance aux virus de la Mosaique de l'orge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 92, pp.221-224</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 520, pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692657v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limitations of isozymes for chromosomal localization of resistance genes against barley mild mosaic virus (BaMMV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genetic variation for nitrogen use efficiency in winter wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Ordon</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pluchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 82 (1), pp.25-30</w:t>
+              <w:t xml:space="preserve">, 1996, 92, pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710131v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme-electrophoresis for chromosomal localization of barley mild mosaic virus resistance genes different from ym4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Potential and limitations of isozymes for chromosomal localization of resistance genes against barley mild mosaic virus (BaMMV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barley Genetics Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 23, pp.36-39</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 82 (1), pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709711v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orge :quelles sont les sources potentielles de resistances ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Isozyme-electrophoresis for chromosomal localization of barley mild mosaic virus resistance genes different from ym4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 192, pp.128-130</w:t>
+              <w:t xml:space="preserve">Barley Genetics Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 23, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702693v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Möglichkeiten und grenzen der isoenzym-elektrophorese zur chromosomalen lokalisierung von resistenzgenen gegen barley mild mosaic virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Orge :quelles sont les sources potentielles de resistances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vorträge fuür Pflanzenzüchtung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 28, pp.199-201</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 192, pp.128-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711768v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain filling and shoot growth of 2-row and 6-row winter barley varieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Möglichkeiten und grenzen der isoenzym-elektrophorese zur chromosomalen lokalisierung von resistenzgenen gegen barley mild mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 13 (6), pp.545-552</w:t>
+              <w:t xml:space="preserve">Vorträge fuür Pflanzenzüchtung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 28, pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704200v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation use efficiency of sugar beet in Northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Grain filling and shoot growth of 2-row and 6-row winter barley varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.179-184</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (6), pp.545-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700152v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain filling and shoot growth of 2-row and 6-row winter barley varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 13 (6), pp.545-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885574v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between two- and six-row winter barley genotypes for above-ground dry matter production and distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Radiation use efficiency of sugar beet in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 12 (2), pp.163-171</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885463v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between two- and six-row winter barley genotypes for above-ground dry matter production and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 12 (2), pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison between two- and six-row winter barley genotypes for above-ground dry matter production and distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 12 (2), pp.163-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilite genetique pour l'elaboration du rendement en grain de l'orge d'hiver (Hordeum vulgare L.). Comparaison de varietes a deux rangs et a six rangs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02851846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId461"/>
+      <w:footerReference w:type="default" r:id="rId465"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13528,51 +13658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C94E9D64"/>
+    <w:nsid w:val="F9D668A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13759,51 +13889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-gouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5726-4902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121738345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art08-GB" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01512-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waibel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Antoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lacasa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ciampitti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.13249" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touzy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cohan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04468-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Valente" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lievin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04008-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Breedwheat Consortium" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00827" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne&#8208;loccoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent&#8211;combaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Dreccer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Beres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2018.09.0562" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malosetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Ababaei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03432-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620684v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03393-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foulkes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12371" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Atkinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie U Wingen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Griffiths" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pound" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouffier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0452" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223539v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv049" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635490v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2407-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2191-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE13A3D89F688386F9544A2C483776AA70E20B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964467v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Throude" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Pichon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Riviere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Torney" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.08.292" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697C4B9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gallais" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm097" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655128v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Savin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pocholle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pageau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanacker" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01606.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674404v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674225v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jaminon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300798" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MNG8G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190942v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahrman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amilhat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300571" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T030L7NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682704v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar Hariri" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1571-y" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2MTLT64-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676986v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;ghin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698864v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690086v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jestin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690587v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693388v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delebarre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jestin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ordon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Froidmont" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698276v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ordon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693316v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698349v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692657v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710131v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erdogan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friedt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709711v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702693v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711768v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704200v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700152v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Damay" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885574v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885463v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700284v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851846v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-gouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5726-4902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121738345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01512-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art08-GB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waibel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lacasa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ciampitti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.13249" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Valente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gerin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061615" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touzy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cohan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04468-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lievin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04008-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090907" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Breedwheat Consortium" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00827" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne&#8208;loccoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent&#8211;combaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malosetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Ababaei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03432-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Dreccer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Beres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2018.09.0562" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03393-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foulkes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12371" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208783v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Atkinson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie U Wingen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Griffiths" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pound" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouffier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0452" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv049" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2407-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2191-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE13A3D89F688386F9544A2C483776AA70E20B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Throude" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Pichon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Riviere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Torney" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.08.292" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697C4B9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666260v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gallais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm097" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Savin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664464v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pocholle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pageau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanacker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01606.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674404v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674225v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jaminon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300798" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MNG8G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190942v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahrman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amilhat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300571" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T030L7NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682704v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar Hariri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1571-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2MTLT64-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676986v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;ghin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690086v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jestin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690587v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698864v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693388v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delebarre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698276v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ordon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Froidmont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885920v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jestin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ordon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693316v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698349v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692657v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710131v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erdogan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friedt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709711v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702693v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711768v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885574v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704200v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700152v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Damay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700284v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885463v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851846v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>