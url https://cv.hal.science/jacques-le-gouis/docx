--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -329,8473 +329,8461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t>
+                <w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010133v1</w:t>
+                <w:t xml:space="preserve">hal-05583933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
+                <w:t xml:space="preserve">Sustainable and Resilient Agroecosystems Need Complexity of Soil Food Webs and Multivariate Soil Health Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (5), pp.e70192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.70192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314842v1</w:t>
+                <w:t xml:space="preserve">hal-05289836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and Resilient Agroecosystems Need Complexity of Soil Food Webs and Multivariate Soil Health Indicators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+                <w:t xml:space="preserve">Agroecological approaches in the &amp;quot;Cereals&amp;quot; sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.70192⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art08-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289836v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural variations and genome partitioning on bread wheat hybrid performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démarches d'agroécologie dans la filière « Céréales » en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-024-01512-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074550v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological approaches in the &amp;quot;Cereals&amp;quot; sector in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of structural variations and genome partitioning on bread wheat hybrid performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Levert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odile Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art08-GB⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-024-01512-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163442v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'agroécologie dans la filière « Céréales » en France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tensions in tillage: Reduction in tillage intensity associates with lower wheat growth and nutritional grain quality despite enhanced soil biological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Waibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art08⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.109675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010296v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions in tillage: Reduction in tillage intensity associates with lower wheat growth and nutritional grain quality despite enhanced soil biological indicators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Da Cao</w:t>
+                <w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109675⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482548v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461297v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Nitrogen Use in Wheat: A Multi‐Environment Trial Comparison of Nitrogen Utilization Efficiency Versus Nutrition Index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefina Lacasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Degan</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lemaire</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Ciampitti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (2), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbr.13249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012271v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic Variations among Wheat Genotypes and Detection of Quantitative Trait Loci for Molecular Interaction with Auxin-Producing Azospirillum PGPR</w:t>
+                <w:t xml:space="preserve">Effective Nitrogen Use in Wheat: A Multi‐Environment Trial Comparison of Nitrogen Utilization Efficiency Versus Nutrition Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Valente</w:t>
+                <w:t xml:space="preserve">Josefina Lacasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gerin</w:t>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Mini</w:t>
+                <w:t xml:space="preserve">Gilles Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan Richard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignacio Ciampitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (6), pp.1615. </w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbr.13249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293255v1</w:t>
+                <w:t xml:space="preserve">hal-05012271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regions determine tolerance to nitrogen deficiency in European elite bread wheats grown under contrasting nitrogen stress scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mini</w:t>
+                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Touzy</w:t>
+                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Beauchêne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283097v1</w:t>
+                <w:t xml:space="preserve">hal-04586949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
+                <w:t xml:space="preserve">Genetic regions determine tolerance to nitrogen deficiency in European elite bread wheats grown under contrasting nitrogen stress scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
+                <w:t xml:space="preserve">Katia Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (11), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04468-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04586949v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbiotic Variations among Wheat Genotypes and Detection of Quantitative Trait Loci for Molecular Interaction with Auxin-Producing Azospirillum PGPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+                <w:t xml:space="preserve">Jordan Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+                <w:t xml:space="preserve">Florence Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Oury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Rohan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765277v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Colombo</w:t>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G.A. Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.108713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884914v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the Challenges Facing Wheat Production: The Strategic Research Agenda of the Global Wheat Initiative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of QTLs affecting post-anthesis heat stress responses in European bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Touzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Langridge</w:t>
+                <w:t xml:space="preserve">Vincent Lievin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Alaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Baum</w:t>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12112767⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.947-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-021-04008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942478v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTLs affecting post-anthesis heat stress responses in European bread wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Touzy</w:t>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: identification and optimisation of factors influencing prediction accuracy and comparison to genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Redondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 135 (3), pp.947-964. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-021-04008-5⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.895-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-021-04005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524084v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beral</w:t>
+                <w:t xml:space="preserve">Jérémy Derory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815329v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Paux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Derory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529813v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: identification and optimisation of factors influencing prediction accuracy and comparison to genomic selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Meeting the Challenges Facing Wheat Production: The Strategic Research Agenda of the Global Wheat Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Langridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Felipe Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-021-04005-8⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.2767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12112767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524817v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la méthode de quantification de l’azote par analyseur élémentaire méthode Dumas et détermination des conditions d’utilisation d’après son incertitude de mesure et son seuil de discrimination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184227v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting Bread Wheat Heterosis through the Integration of Agronomic and Physiological Traits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pierre</w:t>
+                <w:t xml:space="preserve">Validation de la méthode de quantification de l’azote par analyseur élémentaire méthode Dumas et détermination des conditions d’utilisation d’après son incertitude de mesure et son seuil de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.13-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10090907⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03438973v1</w:t>
+                <w:t xml:space="preserve">hal-03184227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining crop growth modeling with trait-assisted prediction improved the prediction of genotype by environment interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Robert</w:t>
+                <w:t xml:space="preserve">Dissecting Bread Wheat Heterosis through the Integration of Agronomic and Physiological Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00827⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10090907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02917507v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How changes in climate and agricultural practices influence wheat production in Western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining crop growth modeling with trait-assisted prediction improved the prediction of genotype by environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Breedwheat Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2020.102960⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02917473v1</w:t>
+                <w:t xml:space="preserve">hal-02917507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat individual grain-size variance originates from crop development and from specific genetic determinism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How changes in climate and agricultural practices influence wheat production in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2020.102960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02906056v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genetic maps and simulation to optimize breeding for wheat flowering time in current and future climates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wheat individual grain-size variance originates from crop development and from specific genetic determinism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Hayden</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csc2.20113⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905051v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient wheat varieties have a higher ability to interact with plant growth‐promoting rhizobacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Linking genetic maps and simulation to optimize breeding for wheat flowering time in current and future climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Moënne‐loccoz</w:t>
+                <w:t xml:space="preserve">Ben Biddulph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Prigent–combaret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bangyou Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydn Kuchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13652⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (2), pp.678-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csc2.20113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337059v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Meleard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using crop growth model stress covariates and AMMI decomposition to better predict genotype-by-environment interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Behnam Ababaei</w:t>
+                <w:t xml:space="preserve">Ancient wheat varieties have a higher ability to interact with plant growth‐promoting rhizobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Touzy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Moënne‐loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prigent–combaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03432-y⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (1), pp.246-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620308v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Driven Multidisciplinary Global Research to Meet Future Needs: The Case for “Improving Radiation Use Efficiency to Increase Yield”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernanda Dreccer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian L. Beres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (3), pp.843-849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2135/cropsci2018.09.0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using environmental clustering to identify specific drought tolerance qtls in bread wheat (&amp;lt;em&amp;gt;t. aestivum&amp;lt;/em&amp;gt; l.)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten : 1. L’abondance du gluten et la diversité des prolamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+                <w:t xml:space="preserve">Annie Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620684v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten : 1. L’abondance du gluten et la diversité des prolamines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+                <w:t xml:space="preserve">Using environmental clustering to identify specific drought tolerance qtls in bread wheat (&amp;lt;em&amp;gt;t. aestivum&amp;lt;/em&amp;gt; l.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Touzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Faye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Matthieu Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (10), pp.2859-2880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03393-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619137v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using crop growth model stress covariates and AMMI decomposition to better predict genotype-by-environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Malosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Ababaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Touzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209597⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (12), pp.3399-3411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621305v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Whole-genome prediction of reaction norms to environmental stress in bread wheat (Triticum aestivum L.) by genomic random regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02291357v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome prediction of reaction norms to environmental stress in bread wheat (Triticum aestivum L.) by genomic random regression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Touzy</w:t>
+                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.08.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626053v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628543v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623273v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Rousset</w:t>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-2922-4⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.3961-3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594849v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+                <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+                <w:t xml:space="preserve">Monique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2922-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637624v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for increased nitrogen-use efficiency: a review for wheat (T. aestivumL.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cormier</w:t>
+                <w:t xml:space="preserve">John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Foulkes</w:t>
+                <w:t xml:space="preserve">Bertrand Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 135 (3), pp.255-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pbr.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Taulemesse</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0149668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de l'agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Eglin</w:t>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630098v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">L'azote au centre de la compétitivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 420, pp.50-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244507v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'azote au centre de la compétitivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gouache</w:t>
+                <w:t xml:space="preserve">Phenotyping pipeline reveals major seedling root growth QTL in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luzie U Wingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P Pound</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (8), pp.2283-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208783v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping pipeline reveals major seedling root growth QTL in hexaploid wheat</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering of Environmental Parameters Discriminates Drought and Heat Stress Bread Wheat Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Derory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv006⟩</w:t>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (4), pp.1489-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/agronj14.0452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245197v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Environmental Parameters Discriminates Drought and Heat Stress Bread Wheat Trials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les défis de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Reynolds</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 437, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632491v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-flowering nitrate uptake in wheat is controlled by N status at flowering, with a putative major role of root nitrate transporter NRT2.1.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Taulemesse</w:t>
+                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Throude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120291⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy5020143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636975v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]In silico[/i] system analysis of physiological traits determining grain yield and protein concentration for wheat as influenced by climate and crop management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang He</w:t>
+                <w:t xml:space="preserve">Post-flowering nitrate uptake in wheat is controlled by N status at flowering, with a putative major role of root nitrate transporter NRT2.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhail A. Semenov</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv049⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223539v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[i]In silico[/i] system analysis of physiological traits determining grain yield and protein concentration for wheat as influenced by climate and crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 66 (12), pp.3581-3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02632186v1</w:t>
+                <w:t xml:space="preserve">hal-01223539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variétés et itinéraires techniques du blé : une évolution vers la diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2 : Variétés et systèmes de culture : quelle co-évolution ? Quelles implications pour l’agronomie et la génétique ?)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide identification of chromosomal regions determining nitrogen use efficiency components in wheat (Triticum aestivum L.)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-014-2407-7⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635490v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genome-wide identification of chromosomal regions determining nitrogen use efficiency components in wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (12), pp.2679 - 2693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2407-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638189v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association mapping of three important traits using bread wheat elite breeding populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (4), pp.755-768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11032-013-0004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155, pp.213-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-environmental study of recent breeding progress on nitrogen use efficiency in wheat (&amp;lt;em&amp;gt;Triticum aestivum L.&amp;lt;/em&amp;gt;)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia Beauchêne</w:t>
+                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2191-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651534v1</w:t>
+                <w:t xml:space="preserve">hal-02632186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. P. J. P. Jaubertie</w:t>
+                <w:t xml:space="preserve">Identifying wheat genomic regions for improving grain protein concentration independently of grain yield using multiple inter-related populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. B. Duperrier</w:t>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. J. W. Snape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-2019-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (3), pp.587 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-012-9817-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964316v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying wheat genomic regions for improving grain protein concentration independently of grain yield using multiple inter-related populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-012-9817-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964300v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. J. P. Jaubertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.12.004⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (3), pp.805 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-2019-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759094v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of environmental and genotypic variations of final leaf number and anthesis date for wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+                <w:t xml:space="preserve">A multi-environmental study of recent breeding progress on nitrogen use efficiency in wheat (&amp;lt;em&amp;gt;Triticum aestivum L.&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (12), pp.3035-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2191-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192342v1</w:t>
+                <w:t xml:space="preserve">hal-02651534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quantitative response of wheat vernalization to environmental variables indicates that vernalization is not a response to cold temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottó Veisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Kõszegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (2), pp.847 - 857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/err316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of leaf nitrogen to vertical light gradient at anthesis in wheat is a whole-plant process that scales with the size of the canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160 (3), pp.1479-1490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.112.199935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of environmental and genotypic variations of final leaf number and anthesis date for wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. S. Faure</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stratonovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00964255v1</w:t>
+                <w:t xml:space="preserve">hal-01192342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+                <w:t xml:space="preserve">S. S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 123 (6), pp.907-926. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 124 (3), pp.597 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645898v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">J. W. J. W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (2), pp.139 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964127v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8974,1477 +8962,1481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. O. Gaju</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004582v1</w:t>
+                <w:t xml:space="preserve">hal-00964127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.S. Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leflon</w:t>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 121 (8), pp.1501-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 123 (6), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1406-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729647v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation from the grain protein concentration-grain yield negative relationship is highly correlated to post-anthesis N uptake in winter wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+                <w:t xml:space="preserve">M. Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq238⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (8), pp.1501-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1406-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964290v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat yield and grain protein content: genetic analysis under nitrogen limited conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. P. J. P. Pichon</w:t>
+                <w:t xml:space="preserve">Deviation from the grain protein concentration-grain yield negative relationship is highly correlated to post-anthesis N uptake in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. N. Riviere</w:t>
+                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. F. Torney</w:t>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 150, pp.S113-S113. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (15), pp.4303-4312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.08.292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964467v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal numbers of environments to assess slopes of joint regression for grain yield, grain protein yield and grain protein concentration under nitrogen constraint in winter wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat yield and grain protein content: genetic analysis under nitrogen limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Throude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Song B.S. Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">J. P. J. P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorvillez D. Daniel</w:t>
+                <w:t xml:space="preserve">N. N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. F. Torney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (3), pp.187-196. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150, pp.S113-S113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.08.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964191v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative genetic study for elucidating the contribution of glutamine synthetase, glutamate dehydrogenase and other nitrogen-related physiological traits to the agronomic performance of common wheat</w:t>
+                <w:t xml:space="preserve">Optimal numbers of environments to assess slopes of joint regression for grain yield, grain protein yield and grain protein concentration under nitrogen constraint in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Bing Song B.S. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Pageau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+                <w:t xml:space="preserve">Dorvillez D. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 119 (4), pp.645-662. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (3), pp.187-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1076-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964336v1</w:t>
+                <w:t xml:space="preserve">hal-00964191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nitrogen stress with probe genotypes to assess genetic parameters and genetic determinism of winter wheat tolerance to nitrogen constraint</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quantitative genetic study for elucidating the contribution of glutamine synthetase, glutamate dehydrogenase and other nitrogen-related physiological traits to the agronomic performance of common wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hanocq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Pageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-007-9433-3⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (4), pp.645-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1076-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729888v1</w:t>
+                <w:t xml:space="preserve">hal-00964336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genotype × nitrogen interaction variables to evaluate the QTL involved in wheat tolerance to nitrogen constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Modelling nitrogen stress with probe genotypes to assess genetic parameters and genetic determinism of winter wheat tolerance to nitrogen constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gardet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hanocq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 115 (3), pp.399-415. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (1-2), pp.259-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-007-0575-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-007-9433-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192300v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of improving nitrogen use efficiency in crop plants: towards a more central role for genetic variability and quantitative genetics within integrated approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using genotype × nitrogen interaction variables to evaluate the QTL involved in wheat tolerance to nitrogen constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Hirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Maryse Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
+                <w:t xml:space="preserve">Olivier Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gallais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 58 (9), pp.2369-2387. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 115 (3), pp.399-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0575-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666260v1</w:t>
+                <w:t xml:space="preserve">hal-01192300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
+                <w:t xml:space="preserve">The challenge of improving nitrogen use efficiency in crop plants: towards a more central role for genetic variability and quantitative genetics within integrated approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (9), pp.2369-2387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01334728v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des variétés de blé économes en azote: Un enjeu pour la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10486,90 +10478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic parameters of a DH wheat population grown at different N stress levels characterized by probe genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10641,51 +10633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined agronomic and physiological aspects of nitrogen management in wheat highlight a central role for glutamine synthetase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kichey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pocholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10756,2841 +10748,2983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial sequences of nitrogen metabolism genes in hexaploid wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boisson</w:t>
+                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mondon</w:t>
+                <w:t xml:space="preserve">B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Torney</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110 (5), pp.932-940. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-004-1913-4⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 113 (6), pp.1131-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189170v1</w:t>
+                <w:t xml:space="preserve">hal-01334728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential change in root protein patterns of two wheat varieties under high and low nitrogen nutrition levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial sequences of nitrogen metabolism genes in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+                <w:t xml:space="preserve">V. Torney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gouy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+                <w:t xml:space="preserve">N. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Daniel Vedele</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (5), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1913-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674404v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat leaf proteome analysis using sequence data of proteins separated by two-dimensional electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Differential change in root protein patterns of two wheat varieties under high and low nitrogen nutrition levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Daniel Vedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 168, pp.81-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02674225v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential protein expression assessed by two-dimensional gel electrophoresis for two wheat varieties grown at four nitrogen levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bahrman</w:t>
+                <w:t xml:space="preserve">Wheat leaf proteome analysis using sequence data of proteins separated by two-dimensional electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Jaminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 4 (3), pp.709-719. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 4 (9), pp.2672-2684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200300571⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190942v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rym15 from the Japanase cultivar Chikurin Ibaraki 1 is a new barley mild mosaic virus (BaMMV) resistance gene mapped on chromosome 6H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential protein expression assessed by two-dimensional gel electrophoresis for two wheat varieties grown at four nitrogen levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Devaux</w:t>
+                <w:t xml:space="preserve">L. Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Werner</w:t>
+                <w:t xml:space="preserve">L. Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djabbar Hariri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+                <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 108, pp.1521-1525. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (3), pp.709-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-003-1571-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682704v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallel analysis of winter wheat at two nitrogen levels</w:t>
+                <w:t xml:space="preserve">rym15 from the Japanase cultivar Chikurin Ibaraki 1 is a new barley mild mosaic virus (BaMMV) resistance gene mapped on chromosome 6H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Béghin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+                <w:t xml:space="preserve">P. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pluchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108, pp.1521-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1571-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676986v1</w:t>
+                <w:t xml:space="preserve">hal-02682704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of old french barley cultivars to Barley mosaic viruses</w:t>
+                <w:t xml:space="preserve">Diallel analysis of winter wheat at two nitrogen levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Jestin</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pluchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 107 (4), pp.433-438</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (4), pp.1129-1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690086v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of BaYMV and BaMMV pathotypes in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Meyer</w:t>
+                <w:t xml:space="preserve">Blé tendre. Des intrants en moins por des marges en plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Fouchard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 106, pp.365-372</w:t>
+              <w:t xml:space="preserve">Cultivar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 484 (sp.), pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690587v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé tendre. Des intrants en moins por des marges en plus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic differences for nitrogen uptake and nitrogen utilisation efficiencies in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pluchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultivar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 484 (sp.), pp.10-13</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.163-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692826v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differences for nitrogen uptake and nitrogen utilisation efficiencies in winter wheat</w:t>
+                <w:t xml:space="preserve">Resistance of old french barley cultivars to Barley mosaic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Pluchard</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12, pp.163-173</w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 107 (4), pp.433-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698864v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen uptake and utilisation efficiency of two-row and six-row winter barley cultivars grown at two N levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of BaYMV and BaMMV pathotypes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 10, pp.73-79</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 106, pp.365-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693388v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic comparison of two sets of SSD barley lines differing for the ym4 resistance gene against barley mosaic viruses</w:t>
+                <w:t xml:space="preserve">Nitrogen uptake and utilisation efficiency of two-row and six-row winter barley cultivars grown at two N levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pluchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 19 (2), pp.125-131</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698276v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic comparison of two sets of SSD barley lines differing for the ym4 resistance gene against barley mosaic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis de Froidmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (2), pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of old french six-rowed winter barley varieties assessed with molecular, biochemical and morphological markers and its relation to BaMMV resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agronomic comparison of two sets of SSD barley lines differing for the ym4 resistance gene against barley mosaic viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jestin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis de Froidmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 83, pp.568-574</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (2), pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693316v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance aux virus de la Mosaique de l'orge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of old french six-rowed winter barley varieties assessed with molecular, biochemical and morphological markers and its relation to BaMMV resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabbar Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 520, pp.33-36</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 83, pp.568-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698349v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation for nitrogen use efficiency in winter wheat (Triticum aestivum L.)</w:t>
+                <w:t xml:space="preserve">Resistance aux virus de la Mosaique de l'orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 92, pp.221-224</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 520, pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692657v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limitations of isozymes for chromosomal localization of resistance genes against barley mild mosaic virus (BaMMV)</w:t>
+                <w:t xml:space="preserve">Genetic variation for nitrogen use efficiency in winter wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Ordon</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pluchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 82 (1), pp.25-30</w:t>
+              <w:t xml:space="preserve">, 1996, 92, pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710131v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme-electrophoresis for chromosomal localization of barley mild mosaic virus resistance genes different from ym4</w:t>
+                <w:t xml:space="preserve">Potential and limitations of isozymes for chromosomal localization of resistance genes against barley mild mosaic virus (BaMMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barley Genetics Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 23, pp.36-39</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 82 (1), pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709711v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orge :quelles sont les sources potentielles de resistances ?</w:t>
+                <w:t xml:space="preserve">Isozyme-electrophoresis for chromosomal localization of barley mild mosaic virus resistance genes different from ym4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 192, pp.128-130</w:t>
+              <w:t xml:space="preserve">Barley Genetics Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 23, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702693v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Möglichkeiten und grenzen der isoenzym-elektrophorese zur chromosomalen lokalisierung von resistenzgenen gegen barley mild mosaic virus</w:t>
+                <w:t xml:space="preserve">Orge :quelles sont les sources potentielles de resistances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vorträge fuür Pflanzenzüchtung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 28, pp.199-201</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 192, pp.128-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711768v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain filling and shoot growth of 2-row and 6-row winter barley varieties</w:t>
+                <w:t xml:space="preserve">Möglichkeiten und grenzen der isoenzym-elektrophorese zur chromosomalen lokalisierung von resistenzgenen gegen barley mild mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 13 (6), pp.545-552</w:t>
+              <w:t xml:space="preserve">Vorträge fuür Pflanzenzüchtung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 28, pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885574v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain filling and shoot growth of 2-row and 6-row winter barley varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 13 (6), pp.545-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation use efficiency of sugar beet in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 2 (3), pp.179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between two- and six-row winter barley genotypes for above-ground dry matter production and distribution</w:t>
+                <w:t xml:space="preserve">Grain filling and shoot growth of 2-row and 6-row winter barley varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (2), pp.163-171</w:t>
+              <w:t xml:space="preserve">, 1993, 13 (6), pp.545-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700284v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between two- and six-row winter barley genotypes for above-ground dry matter production and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 12 (2), pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison between two- and six-row winter barley genotypes for above-ground dry matter production and distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 12 (2), pp.163-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilite genetique pour l'elaboration du rendement en grain de l'orge d'hiver (Hordeum vulgare L.). Comparaison de varietes a deux rangs et a six rangs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02851846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId465"/>
+      <w:footerReference w:type="default" r:id="rId471"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13658,51 +13792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9D668A9"/>
+    <w:nsid w:val="7CD2F77B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13889,51 +14023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-gouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5726-4902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121738345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01512-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art08-GB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waibel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lacasa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ciampitti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.13249" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Valente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gerin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061615" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touzy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cohan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04468-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lievin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04008-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090907" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Breedwheat Consortium" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00827" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne&#8208;loccoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent&#8211;combaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malosetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Ababaei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03432-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Dreccer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Beres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2018.09.0562" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03393-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foulkes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12371" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208783v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Atkinson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie U Wingen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Griffiths" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pound" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouffier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0452" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv049" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2407-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2191-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE13A3D89F688386F9544A2C483776AA70E20B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Throude" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Pichon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Riviere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Torney" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.08.292" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697C4B9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666260v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gallais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm097" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Savin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664464v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pocholle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pageau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanacker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01606.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674404v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674225v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jaminon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300798" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MNG8G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190942v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahrman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amilhat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300571" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T030L7NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682704v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar Hariri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1571-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2MTLT64-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676986v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;ghin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690086v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jestin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690587v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698864v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693388v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delebarre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698276v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ordon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Froidmont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885920v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jestin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ordon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693316v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698349v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692657v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710131v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erdogan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friedt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709711v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702693v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711768v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885574v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704200v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700152v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Damay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700284v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885463v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851846v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-gouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5726-4902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121738345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art08-GB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01512-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waibel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lacasa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ciampitti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.13249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touzy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cohan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04468-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Valente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lievin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04008-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Breedwheat Consortium" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00827" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne&#8208;loccoz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent&#8211;combaret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13652" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Dreccer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Beres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2018.09.0562" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03393-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malosetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Ababaei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03432-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foulkes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12371" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Atkinson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie U Wingen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Griffiths" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pound" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632491v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouffier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0452" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635490v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2407-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651534v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2191-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE13A3D89F688386F9544A2C483776AA70E20B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964467v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Throude" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Pichon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Riviere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Torney" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.08.292" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697C4B9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666260v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gallais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm097" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Savin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664464v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pocholle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pageau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanacker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01606.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674404v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674225v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jaminon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300798" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MNG8G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190942v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahrman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amilhat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300571" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T030L7NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682704v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar Hariri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1571-y" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2MTLT64-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676986v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;ghin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698864v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690086v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jestin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690587v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693388v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delebarre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885920v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jestin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ordon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Froidmont" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698276v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ordon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693316v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698349v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692657v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710131v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erdogan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friedt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709711v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702693v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711768v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704200v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700152v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Damay" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885574v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885463v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700284v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851846v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>