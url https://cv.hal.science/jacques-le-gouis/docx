--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -199,702 +199,762 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Involvement of the Unfolded Protein Response in Bread Wheat Priming and Adaptation to Heat Stress</w:t>
+                <w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupuits</w:t>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Roche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 178 (1), </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.70806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560943v1</w:t>
+                <w:t xml:space="preserve">hal-05583933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t>
+                <w:t xml:space="preserve">Investigating the Involvement of the Unfolded Protein Response in Bread Wheat Priming and Adaptation to Heat Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frayssignes</w:t>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-39. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 178 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583933v1</w:t>
+                <w:t xml:space="preserve">hal-05560943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and Resilient Agroecosystems Need Complexity of Soil Food Webs and Multivariate Soil Health Indicators</w:t>
+                <w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Michel</w:t>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Cao</w:t>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (5), pp.e70192. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.70192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289836v1</w:t>
+                <w:t xml:space="preserve">hal-05314842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological approaches in the &amp;quot;Cereals&amp;quot; sector in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.81-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art08-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163442v1</w:t>
+                <w:t xml:space="preserve">hal-05010133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'agroécologie dans la filière « Céréales » en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sustainable and Resilient Agroecosystems Need Complexity of Soil Food Webs and Multivariate Soil Health Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art08⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (5), pp.e70192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.70192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010296v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -909,51 +969,51 @@
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1073,429 +1133,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions in tillage: Reduction in tillage intensity associates with lower wheat growth and nutritional grain quality despite enhanced soil biological indicators</w:t>
+                <w:t xml:space="preserve">Agroecological approaches in the &amp;quot;Cereals&amp;quot; sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Waibel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Michel</w:t>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Antoine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389, pp.109675. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art08-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482548v1</w:t>
+                <w:t xml:space="preserve">hal-05163442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démarches d'agroécologie dans la filière « Céréales » en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314842v1</w:t>
+                <w:t xml:space="preserve">hal-05010296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
+                <w:t xml:space="preserve">Tensions in tillage: Reduction in tillage intensity associates with lower wheat growth and nutritional grain quality despite enhanced soil biological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Waibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.109675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010133v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
               </w:r>
@@ -1628,51 +1628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Nitrogen Use in Wheat: A Multi‐Environment Trial Comparison of Nitrogen Utilization Efficiency Versus Nutrition Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Lacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,1358 +1739,1358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbiotic Variations among Wheat Genotypes and Detection of Quantitative Trait Loci for Molecular Interaction with Auxin-Producing Azospirillum PGPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
+                <w:t xml:space="preserve">Jordan Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Florence Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586949v1</w:t>
+                <w:t xml:space="preserve">hal-04293255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regions determine tolerance to nitrogen deficiency in European elite bread wheats grown under contrasting nitrogen stress scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 136 (11), pp.218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-023-04468-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic Variations among Wheat Genotypes and Detection of Quantitative Trait Loci for Molecular Interaction with Auxin-Producing Azospirillum PGPR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mini</w:t>
+                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293255v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
+                <w:t xml:space="preserve">Meeting the Challenges Facing Wheat Production: The Strategic Research Agenda of the Global Wheat Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beral</w:t>
+                <w:t xml:space="preserve">Peter Langridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Nuno Felipe Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Slafer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.2767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12112767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815329v1</w:t>
+                <w:t xml:space="preserve">hal-03942478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTLs affecting post-anthesis heat stress responses in European bread wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Redondo</w:t>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lievin</w:t>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 135 (3), pp.947-964. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-021-04008-5⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524084v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: identification and optimisation of factors influencing prediction accuracy and comparison to genomic selection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-021-04005-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524817v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Identification of QTLs affecting post-anthesis heat stress responses in European bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Touzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Elise Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lievin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.947-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-021-04008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529813v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">A. Beral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.108713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884914v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the Challenges Facing Wheat Production: The Strategic Research Agenda of the Global Wheat Initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Baum</w:t>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: identification and optimisation of factors influencing prediction accuracy and comparison to genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12112767⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.895-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-021-04005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942478v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Derory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765277v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la méthode de quantification de l’azote par analyseur élémentaire méthode Dumas et détermination des conditions d’utilisation d’après son incertitude de mesure et son seuil de discrimination</w:t>
               </w:r>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.907. </w:t>
@@ -3335,64 +3335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining crop growth modeling with trait-assisted prediction improved the prediction of genotype by environment interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,77 +3452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How changes in climate and agricultural practices influence wheat production in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3554,1739 +3554,1739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat individual grain-size variance originates from crop development and from specific genetic determinism</w:t>
+                <w:t xml:space="preserve">Linking genetic maps and simulation to optimize breeding for wheat flowering time in current and future climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Béral</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Biddulph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangyou Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydn Kuchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230689⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (2), pp.678-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csc2.20113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906056v1</w:t>
+                <w:t xml:space="preserve">hal-02905051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genetic maps and simulation to optimize breeding for wheat flowering time in current and future climates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wheat individual grain-size variance originates from crop development and from specific genetic determinism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haydn Kuchel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (2), pp.678-699. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/csc2.20113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905051v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using crop growth model stress covariates and AMMI decomposition to better predict genotype-by-environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+                <w:t xml:space="preserve">Marcos Malosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rhazi</w:t>
+                <w:t xml:space="preserve">Behnam Ababaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Meleard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Gaetan Touzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (12), pp.3399-3411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03432-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619161v1</w:t>
+                <w:t xml:space="preserve">hal-02620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient wheat varieties have a higher ability to interact with plant growth‐promoting rhizobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Moënne‐loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prigent–combaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (1), pp.246-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.13652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Multidisciplinary Global Research to Meet Future Needs: The Case for “Improving Radiation Use Efficiency to Increase Yield”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Ewert</w:t>
+                <w:t xml:space="preserve">L. Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernanda Dreccer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian L. Beres</w:t>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622175v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten : 1. L’abondance du gluten et la diversité des prolamines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+                <w:t xml:space="preserve">Model-Driven Multidisciplinary Global Research to Meet Future Needs: The Case for “Improving Radiation Use Efficiency to Increase Yield”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Faye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernanda Dreccer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L. Beres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (3), pp.843-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2018.09.0562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619137v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using environmental clustering to identify specific drought tolerance qtls in bread wheat (&amp;lt;em&amp;gt;t. aestivum&amp;lt;/em&amp;gt; l.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten : 1. L’abondance du gluten et la diversité des prolamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620684v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using crop growth model stress covariates and AMMI decomposition to better predict genotype-by-environment interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using environmental clustering to identify specific drought tolerance qtls in bread wheat (&amp;lt;em&amp;gt;t. aestivum&amp;lt;/em&amp;gt; l.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Touzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Malosetti</w:t>
+                <w:t xml:space="preserve">Matthieu Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behnam Ababaei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mini</w:t>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 132 (12), pp.3399-3411. </w:t>
+              <w:t xml:space="preserve">, 2019, 132 (10), pp.2859-2880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03432-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03393-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620308v1</w:t>
+                <w:t xml:space="preserve">hal-02620684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome prediction of reaction norms to environmental stress in bread wheat (Triticum aestivum L.) by genomic random regression</w:t>
+                <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ly</w:t>
+                <w:t xml:space="preserve">Nadège Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.08.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626053v1</w:t>
+                <w:t xml:space="preserve">hal-02621305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.3961-3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628543v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Whole-genome prediction of reaction norms to environmental stress in bread wheat (Triticum aestivum L.) by genomic random regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623273v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Baillot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209597⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621305v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
+                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (12), pp.3961-3972. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02291357v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
               </w:r>
@@ -5400,485 +5400,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for increased nitrogen-use efficiency: a review for wheat (T. aestivumL.)</w:t>
+                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cormier</w:t>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Foulkes</w:t>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gouache</w:t>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 135 (3), pp.255-278. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbr.12371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594945v1</w:t>
+                <w:t xml:space="preserve">hal-02637624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
+                <w:t xml:space="preserve">Breeding for increased nitrogen-use efficiency: a review for wheat (T. aestivumL.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Taulemesse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Foulkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149668⟩</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (3), pp.255-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbr.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637335v1</w:t>
+                <w:t xml:space="preserve">hal-01594945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+                <w:t xml:space="preserve">François Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637624v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'azote au centre de la compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 420, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6031,498 +6031,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Environmental Parameters Discriminates Drought and Heat Stress Bread Wheat Trials</w:t>
+                <w:t xml:space="preserve">Les défis de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bouffier</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Derory</w:t>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Murigneux</w:t>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Reynolds</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 437, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632491v1</w:t>
+                <w:t xml:space="preserve">hal-02630098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de l'agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Throude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Eglin</w:t>
+                <w:t xml:space="preserve">Magalie Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy5020143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630098v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cormier</w:t>
+                <w:t xml:space="preserve">Clustering of Environmental Parameters Discriminates Drought and Heat Stress Bread Wheat Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Derory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Throude</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.143-151. </w:t>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (4), pp.1489-1503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy5020143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2134/agronj14.0452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244507v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-flowering nitrate uptake in wheat is controlled by N status at flowering, with a putative major role of root nitrate transporter NRT2.1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6556,77 +6556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]In silico[/i] system analysis of physiological traits determining grain yield and protein concentration for wheat as influenced by climate and crop management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail A. Semenov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6667,1805 +6667,1805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variétés et itinéraires techniques du blé : une évolution vers la diversification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641540v1</w:t>
+                <w:t xml:space="preserve">hal-02632186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Variétés et itinéraires techniques du blé : une évolution vers la diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2 : Variétés et systèmes de culture : quelle co-évolution ? Quelles implications pour l’agronomie et la génétique ?)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638189v1</w:t>
+                <w:t xml:space="preserve">hal-02641540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide identification of chromosomal regions determining nitrogen use efficiency components in wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127 (12), pp.2679 - 2693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-014-2407-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of three important traits using bread wheat elite breeding populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bordes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-013-0004-0⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208706v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of three important traits using bread wheat elite breeding populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Laëtitia Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 155, pp.213-223. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (4), pp.755-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-013-0004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637817v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632186v1</w:t>
+                <w:t xml:space="preserve">hal-02637817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying wheat genomic regions for improving grain protein concentration independently of grain yield using multiple inter-related populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">A multi-environmental study of recent breeding progress on nitrogen use efficiency in wheat (&amp;lt;em&amp;gt;Triticum aestivum L.&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John W. J. W. Snape</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (12), pp.3035-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2191-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-012-9817-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964300v1</w:t>
+                <w:t xml:space="preserve">hal-02651534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. J. P. Jaubertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.12.004⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (3), pp.805 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-2019-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759094v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
+                <w:t xml:space="preserve">Identifying wheat genomic regions for improving grain protein concentration independently of grain yield using multiple inter-related populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. J. W. Snape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-2019-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (3), pp.587 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-012-9817-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964316v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-environmental study of recent breeding progress on nitrogen use efficiency in wheat (&amp;lt;em&amp;gt;Triticum aestivum L.&amp;lt;/em&amp;gt;)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2191-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651534v1</w:t>
+                <w:t xml:space="preserve">hal-00759094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantitative response of wheat vernalization to environmental variables indicates that vernalization is not a response to cold temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Simulation of environmental and genotypic variations of final leaf number and anthesis date for wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stratonovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err316⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189695v1</w:t>
+                <w:t xml:space="preserve">hal-01192342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation of leaf nitrogen to vertical light gradient at anthesis in wheat is a whole-plant process that scales with the size of the canopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">The quantitative response of wheat vernalization to environmental variables indicates that vernalization is not a response to cold temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottó Veisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Kõszegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 160 (3), pp.1479-1490. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.847 - 857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.199935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001606v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of environmental and genotypic variations of final leaf number and anthesis date for wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acclimation of leaf nitrogen to vertical light gradient at anthesis in wheat is a whole-plant process that scales with the size of the canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stratonovitch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+                <w:t xml:space="preserve">M. John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42, pp.22-33. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (3), pp.1479-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.199935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192342v1</w:t>
+                <w:t xml:space="preserve">hal-01001606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8548,776 +8548,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. O. Gaju</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004582v1</w:t>
+                <w:t xml:space="preserve">hal-00964127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (10), pp.3621 - 3636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/err061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-genome map based dissection of a nitrogen use efficiency ortho-metaQTL in bread wheat unravels concerted cereal genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65 (5), pp.745 - 756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04461.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (6), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964127v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+                <w:t xml:space="preserve">O. O. Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+                <w:t xml:space="preserve">J. W. J. W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 123 (6), pp.907-926. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (2), pp.139 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645898v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9406,64 +9406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviation from the grain protein concentration-grain yield negative relationship is highly correlated to post-anthesis N uptake in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9540,51 +9540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat yield and grain protein content: genetic analysis under nitrogen limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Throude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9699,51 +9699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal numbers of environments to assess slopes of joint regression for grain yield, grain protein yield and grain protein concentration under nitrogen constraint in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Song B.S. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorvillez D. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9974,51 +9974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nitrogen stress with probe genotypes to assess genetic parameters and genetic determinism of winter wheat tolerance to nitrogen constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10249,51 +10249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of improving nitrogen use efficiency in crop plants: towards a more central role for genetic variability and quantitative genetics within integrated approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10347,570 +10347,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des variétés de blé économes en azote: Un enjeu pour la sélection</w:t>
+                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Hanocq</w:t>
+                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Savin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113 (6), pp.1131-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655128v1</w:t>
+                <w:t xml:space="preserve">hal-01334728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic parameters of a DH wheat population grown at different N stress levels characterized by probe genotypes</w:t>
+                <w:t xml:space="preserve">Des variétés de blé économes en azote: Un enjeu pour la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 323, pp.30-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03766151v1</w:t>
+                <w:t xml:space="preserve">hal-02655128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined agronomic and physiological aspects of nitrogen management in wheat highlight a central role for glutamine synthetase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pocholle</w:t>
+                <w:t xml:space="preserve">Estimation of genetic parameters of a DH wheat population grown at different N stress levels characterized by probe genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pageau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112 (5), pp.797-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0176-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01606.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664464v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined agronomic and physiological aspects of nitrogen management in wheat highlight a central role for glutamine synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Thomas Kichey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ney</w:t>
+                <w:t xml:space="preserve">Delphine Pocholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Pageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 169 (2), pp.265-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01606.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334728v1</w:t>
+                <w:t xml:space="preserve">hal-02664464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial sequences of nitrogen metabolism genes in hexaploid wheat</w:t>
               </w:r>
@@ -11068,64 +11068,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devienne-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Daniel Vedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11206,51 +11206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jaminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (9), pp.2672-2684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11309,51 +11309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential protein expression assessed by two-dimensional gel electrophoresis for two wheat varieties grown at four nitrogen levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11442,51 +11442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rym15 from the Japanase cultivar Chikurin Ibaraki 1 is a new barley mild mosaic virus (BaMMV) resistance gene mapped on chromosome 6H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11588,51 +11588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diallel analysis of winter wheat at two nitrogen levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,523 +11690,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé tendre. Des intrants en moins por des marges en plus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance of old french barley cultivars to Barley mosaic viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leleu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultivar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 484 (sp.), pp.10-13</w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 107 (4), pp.433-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692826v1</w:t>
+                <w:t xml:space="preserve">hal-02690086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differences for nitrogen uptake and nitrogen utilisation efficiencies in winter wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterisation of BaYMV and BaMMV pathotypes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabbar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12, pp.163-173</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 106, pp.365-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698864v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of old french barley cultivars to Barley mosaic viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Blé tendre. Des intrants en moins por des marges en plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 107 (4), pp.433-438</w:t>
+              <w:t xml:space="preserve">Cultivar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 484 (sp.), pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690086v1</w:t>
+                <w:t xml:space="preserve">hal-02692826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of BaYMV and BaMMV pathotypes in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Genetic differences for nitrogen uptake and nitrogen utilisation efficiencies in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pluchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 106, pp.365-372</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.163-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690587v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen uptake and utilisation efficiency of two-row and six-row winter barley cultivars grown at two N levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12283,90 +12283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic comparison of two sets of SSD barley lines differing for the ym4 resistance gene against barley mosaic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Jestin</w:t>
+                <w:t xml:space="preserve">F. Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis de Froidmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12378,258 +12378,258 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (2), pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885920v1</w:t>
+                <w:t xml:space="preserve">hal-02698276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic comparison of two sets of SSD barley lines differing for the ym4 resistance gene against barley mosaic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Jestin</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ordon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Frank Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis de Froidmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (2), pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698276v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of old french six-rowed winter barley varieties assessed with molecular, biochemical and morphological markers and its relation to BaMMV resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabbar Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 83, pp.568-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12654,77 +12654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance aux virus de la Mosaique de l'orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabbar Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12779,51 +12779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation for nitrogen use efficiency in winter wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pluchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12861,90 +12861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential and limitations of isozymes for chromosomal localization of resistance genes against barley mild mosaic virus (BaMMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 82 (1), pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12969,64 +12969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isozyme-electrophoresis for chromosomal localization of barley mild mosaic virus resistance genes different from ym4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13064,51 +13064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orge :quelles sont les sources potentielles de resistances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 192, pp.128-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13133,77 +13133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Möglichkeiten und grenzen der isoenzym-elektrophorese zur chromosomalen lokalisierung von resistenzgenen gegen barley mild mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Friedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13241,379 +13241,379 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain filling and shoot growth of 2-row and 6-row winter barley varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 13 (6), pp.545-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704200v1</w:t>
+                <w:t xml:space="preserve">hal-00885574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation use efficiency of sugar beet in Northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Grain filling and shoot growth of 2-row and 6-row winter barley varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.179-184</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (6), pp.545-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700152v1</w:t>
+                <w:t xml:space="preserve">hal-02704200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain filling and shoot growth of 2-row and 6-row winter barley varieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Radiation use efficiency of sugar beet in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 13 (6), pp.545-552</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885574v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between two- and six-row winter barley genotypes for above-ground dry matter production and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 12 (2), pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885463v1</w:t>
+                <w:t xml:space="preserve">hal-02700284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between two- and six-row winter barley genotypes for above-ground dry matter production and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 12 (2), pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700284v1</w:t>
+                <w:t xml:space="preserve">hal-00885463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13631,51 +13631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilite genetique pour l'elaboration du rendement en grain de l'orge d'hiver (Hordeum vulgare L.). Comparaison de varietes a deux rangs et a six rangs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13792,51 +13792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CD2F77B"/>
+    <w:nsid w:val="5245A608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14023,51 +14023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-gouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5726-4902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121738345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art08-GB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01512-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waibel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lacasa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ciampitti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.13249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touzy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cohan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04468-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Valente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lievin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04008-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Breedwheat Consortium" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00827" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne&#8208;loccoz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent&#8211;combaret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13652" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Dreccer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Beres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2018.09.0562" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03393-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malosetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Ababaei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03432-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foulkes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12371" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Atkinson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie U Wingen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Griffiths" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pound" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632491v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouffier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0452" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635490v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2407-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651534v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2191-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE13A3D89F688386F9544A2C483776AA70E20B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964467v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Throude" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Pichon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Riviere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Torney" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.08.292" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697C4B9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666260v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gallais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm097" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Savin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664464v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pocholle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pageau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanacker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01606.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674404v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674225v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jaminon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300798" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MNG8G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190942v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahrman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amilhat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300571" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T030L7NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682704v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar Hariri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1571-y" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2MTLT64-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676986v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;ghin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698864v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690086v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jestin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690587v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693388v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delebarre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885920v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jestin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ordon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Froidmont" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698276v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ordon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693316v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698349v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692657v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710131v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erdogan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friedt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709711v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702693v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711768v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704200v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700152v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Damay" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885574v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885463v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700284v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851846v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-le-gouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5726-4902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121738345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01512-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art08-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waibel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Antoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109675" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lacasa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ciampitti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.13249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Valente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gerin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touzy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cohan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04468-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lievin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04008-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Breedwheat Consortium" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00827" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malosetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Ababaei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03432-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne&#8208;loccoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent&#8211;combaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13652" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Dreccer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Beres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2018.09.0562" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03393-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594945v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foulkes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12371" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Atkinson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie U Wingen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Griffiths" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pound" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630098v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouffier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0452" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635490v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2407-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2191-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE13A3D89F688386F9544A2C483776AA70E20B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964467v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Throude" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Pichon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Riviere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Torney" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.08.292" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697C4B9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666260v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gallais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm097" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655128v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Savin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664464v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pocholle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pageau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanacker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01606.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674404v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674225v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jaminon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300798" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MNG8G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190942v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahrman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amilhat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300571" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T030L7NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682704v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar Hariri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1571-y" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2MTLT64-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676986v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;ghin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690086v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jestin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690587v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698864v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693388v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delebarre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698276v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ordon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Froidmont" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885920v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jestin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ordon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693316v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698349v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692657v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710131v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erdogan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friedt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709711v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702693v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711768v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885574v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704200v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700152v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Damay" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700284v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885463v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851846v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>