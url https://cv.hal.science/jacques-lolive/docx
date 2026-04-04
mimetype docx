--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -2265,50 +2265,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du rapport final &amp;quot;Art écologique et paysage durable : réalisation d'un colloque international et du séminaire préparatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire à mi-parcours du programme "Paysage et Développement Durable" (MEDDAD), Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environmental art and sustainable landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2317,139 +2399,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Conférence de PECSRL "Paysages, identités et développement", Special Session: Landscape and Public Policy (Chairperson: Peter Howard), ERCUD - Territory, Culture and Development Research Centre, Universidade Lusófona de Humanidades e Tecnologias, Lisbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061821v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01061785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2761,220 +2761,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'espace public à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo da Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Maison des sciences de l'homme d'Aquitaine, pp.226, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aimons la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Aube, pp.222, 2004, 2-7526-0027-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace public à l’épreuve. Régressions et émergences, Pessac, Ed. MSHA, 225 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,138 +3244,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02943484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Como agir em uma situação de catástrofe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia pragmática das transformações em diálogo: Riscos e desastres no Brasil contemporâneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora Milfontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02943478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Política Pública da Água: o exemplo da pesquisa-ação sobre ocupações irregulares em áreas protegidas na Bacia Hidrográfica do Reservatório do Guarapiranga em São Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Machado Duran Gutierrez (org.); Sérgio Roberto Bulcão Bringel (org.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aguas da Amazonia: natureza e desafios contemporâneos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.217-239, 2020, 978-65-5633-052-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61818/56330525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02943488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Como agir em uma situação de catástrofe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3385,232 +3467,150 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardoso de Melo Fabricio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia pragmática das transformações em diálogo: Riscos e desastres no Brasil contemporâneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Milfontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02943473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A contaminação das águas do reservatório do Guarapiranga: um antagonismo entre o direito a um ambiente ecologicamente equilibrado e o direito à moradia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Da Silva Rosa Tereza. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia pragmática das transformações em diálogo: Riscos e desastres no Brasil contemporâneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Milfontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-228, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5083,51 +5083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace public ou l'incontournable spatialité de la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Caesar da Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okamura Cintia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_29-2_11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068741ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_22_3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00994647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dufoulon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Costa Gomes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61818/56330525" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943473v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramilfontes.com.br/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramilfontes.com.br" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalis.uc.pt/en/livro/da_comunica%C3%A7%C3%A3o_%C3%A0_cultura_de_risco_desafios_para_novas_abordagens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-96253-3-4_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Methni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Taverne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Caesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335250v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okamura Cintia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_29-2_11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068741ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_22_3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00994647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dufoulon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Costa Gomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramilfontes.com.br" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61818/56330525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943473v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramilfontes.com.br/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalis.uc.pt/en/livro/da_comunica%C3%A7%C3%A3o_%C3%A0_cultura_de_risco_desafios_para_novas_abordagens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-96253-3-4_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Methni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Taverne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Caesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335250v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>