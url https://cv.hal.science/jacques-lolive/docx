--- v1 (2026-04-04)
+++ v2 (2026-05-17)
@@ -4028,50 +4028,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habiter l'espace public à l'ère de l'image : la vie politique des formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Dudoulon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet ou la boîte à usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.149-165, 2013, 978-2-336-00396-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artificialisation, controverses et trajectoires d'actions collectives. La prise en considération de la question climatique en situation controversée : l’exemple de deux communes littorales bretonnes, Gâvres et Guissény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4084,143 +4170,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bertrand; Laurence Rocher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires face au changement climatique. Une première génération d’initiatives locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2013, EcoPolis, 978-2-87574-093-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02826667v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00978143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique environnementale et projet paysager participatif</w:t>
               </w:r>
@@ -4518,173 +4518,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilisations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Coutard et Jean-Pierre Lévy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologies urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica (collection Villes), pp.276-302, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment traiter la question environnementale : politiques d'impact ou cosmopolitiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Coanus, Jacques Comby et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et territoires. Interroger et comprendre la dimension locale de quelques risques contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.389-404, 2010, 978-2-7430-1206-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978148v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00978154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essais de gestion intégrée de l'Institution Adour</w:t>
               </w:r>
@@ -6356,51 +6356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okamura Cintia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_29-2_11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068741ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_22_3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00994647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dufoulon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Costa Gomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramilfontes.com.br" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61818/56330525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943473v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramilfontes.com.br/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalis.uc.pt/en/livro/da_comunica%C3%A7%C3%A3o_%C3%A0_cultura_de_risco_desafios_para_novas_abordagens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-96253-3-4_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Methni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Taverne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Caesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335250v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okamura Cintia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_29-2_11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068741ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_22_3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00994647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dufoulon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo da Costa Gomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03701839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramilfontes.com.br" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61818/56330525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943473v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramilfontes.com.br/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01568180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalis.uc.pt/en/livro/da_comunica%C3%A7%C3%A3o_%C3%A0_cultura_de_risco_desafios_para_novas_abordagens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-96253-3-4_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Methni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Taverne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Caesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335250v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>